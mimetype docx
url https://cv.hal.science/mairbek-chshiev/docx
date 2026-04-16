--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced spin and orbital polarization in the ferroelectric Rashba semiconductor GeTe</w:t>
+                <w:t xml:space="preserve">Monolayer control of spin-charge conversion in van der Waals heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Leiva-Montecinos</w:t>
+                <w:t xml:space="preserve">K. Abdukayumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mičica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Libor Vojáček</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (4), pp.043329. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (01), pp.016702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/py8f-zk2d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/l41n-qxpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448169v1</w:t>
+                <w:t xml:space="preserve">hal-04940355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer control of spin-charge conversion in van der Waals heterostructures</w:t>
+                <w:t xml:space="preserve">Current-induced spin and orbital polarization in the ferroelectric Rashba semiconductor GeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abdukayumov</w:t>
+                <w:t xml:space="preserve">Sergio Leiva-Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Paull</w:t>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mičica</w:t>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Libor Vojáček</w:t>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (01), pp.016702. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.043329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/l41n-qxpd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/py8f-zk2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940355v1</w:t>
+                <w:t xml:space="preserve">hal-05448169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction chirality reversal with ferromagnetic thickness</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Élie Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large chiral orbital texture and orbital Edelstein effect in Co/Al heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically controlled spin polarization in Graphene-CrSBr magnetic proximity heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-Free Spin–Orbit Torque Switching in Janus Chromium Dichalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boxuan Yang</w:t>
+                <w:t xml:space="preserve">Joaquín Medina Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibek Bhujel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roy</w:t>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48809-w⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590389v1</w:t>
+                <w:t xml:space="preserve">hal-04698626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Free Spin–Orbit Torque Switching in Janus Chromium Dichalcogenides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Libor Vojáček</w:t>
+                <w:t xml:space="preserve">Electrostatically controlled spin polarization in Graphene-CrSBr magnetic proximity heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibek Bhujel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Medina Dueñas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">Evan Telford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+                <w:t xml:space="preserve">Xavier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48809-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698626v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Graphene Spin Polarized Electrode for Magnetic Tunnel Junctions</w:t>
               </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Early Theories of Dzyaloshinskii–Moriya Interactions in Metallic Systems to Today’s Novel Roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,948 +1289,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Spin‐Orbit Torques in Platinum Oxide Systems</w:t>
+                <w:t xml:space="preserve">Two-dimensional materials prospects for non-volatile spintronic memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayshankar Nath</w:t>
+                <w:t xml:space="preserve">Hyunsoo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Vladimir Trifu</w:t>
+                <w:t xml:space="preserve">Sergio Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Sebastian Gabor</w:t>
+                <w:t xml:space="preserve">Sébastien Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hallal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Auffret</w:t>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202101335⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04768-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740717v1</w:t>
+                <w:t xml:space="preserve">hal-03745140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Magnetic Genome of Two-Dimensional van der Waals Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Temperature-Dependence Mechanisms of Perpendicular Magnetic Anisotropy at Fe / Mg O Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Hua Wang</w:t>
+                <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amilcar Bedoya-Pinto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Assaf Hamo</w:t>
+                <w:t xml:space="preserve">Derek Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09150⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.054041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.054041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652214v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional materials prospects for non-volatile spintronic memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Magnetic Genome of Two-Dimensional van der Waals Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amilcar Bedoya-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunsoo Yang</w:t>
+                <w:t xml:space="preserve">Avalon H. Dismukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Valenzuela</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dieny</w:t>
+                <w:t xml:space="preserve">Assaf Hamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04768-0⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.6960-7079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745140v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Temperature-Dependence Mechanisms of Perpendicular Magnetic Anisotropy at Fe / Mg O Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Spin‐Orbit Torques in Platinum Oxide Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayshankar Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Vladimir Trifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Sebastian Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Stewart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dieny</w:t>
+                <w:t xml:space="preserve">Stephane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (5), pp.054041. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.2101335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.054041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202101335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682571v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Binary to Ternary Transition-Metal Nitrides: A Boost toward Nitrogen Magneto-Ionics</w:t>
+                <w:t xml:space="preserve">Gradient-Induced Dzyaloshinskii–Moriya Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengwei Tan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c12847⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (24), pp.10128-10133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820076v1</w:t>
+                <w:t xml:space="preserve">hal-03942584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Induced Dzyaloshinskii–Moriya Interaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferromagnetism and Rashba Spin-Orbit Coupling in the Two-Dimensional (V,Pt)Se2 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Vélez-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khasan Abdukayumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03973⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942584v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetism and Rashba Spin-Orbit Coupling in the Two-Dimensional (V,Pt)Se2 Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Binary to Ternary Transition-Metal Nitrides: A Boost toward Nitrogen Magneto-Ionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Vélez-Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Hallal</w:t>
+                <w:t xml:space="preserve">Sofia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Sant</w:t>
+                <w:t xml:space="preserve">Michael Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khasan Abdukayumov</w:t>
+                <w:t xml:space="preserve">Julius de Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.259-268. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (39), pp.44581-44590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c12847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271483v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale epitaxy of two-dimensional van der Waals room-temperature ferromagnet Fe$_5$GeTe$_2$</w:t>
               </w:r>
@@ -2363,77 +2363,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiferroic materials based on transition-metal dichalcogenides: Potential platform for reversible control of Dzyaloshinskii-Moriya interaction and skyrmion via electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziji Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinghua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirui Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2478,563 +2478,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néel-type skyrmions and their current-induced motion in van der Waals ferromagnet-based heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Rashba-Type Dzyaloshinskii–Moriya Interaction, Perpendicular Magnetic Anisotropy, and Skyrmion States at 2D Materials/Co Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinghua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fehmi Sami Yasin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.104410⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), pp.7138-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165252v1</w:t>
+                <w:t xml:space="preserve">hal-03342479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashba-Type Dzyaloshinskii–Moriya Interaction, Perpendicular Magnetic Anisotropy, and Skyrmion States at 2D Materials/Co Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinghua Liang</w:t>
+                <w:t xml:space="preserve">Magneto-Ionics in Single-Layer Transition Metal Nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius de Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Fert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01713⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c06138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342479v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-charge conversion in ferromagnetic Rashba states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+                <w:t xml:space="preserve">Cosimo Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Gorini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (13), pp.134438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Ionics in Single-Layer Transition Metal Nitrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julius de Rojas</w:t>
+                <w:t xml:space="preserve">Néel-type skyrmions and their current-induced motion in van der Waals ferromagnet-based heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Eon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Salguero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+                <w:t xml:space="preserve">Licong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Quintana</w:t>
+                <w:t xml:space="preserve">Fehmi Sami Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (104410), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c06138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.104410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276777v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Spin Torque in Double-Barrier Tunnel Junctions with Magnetic Insulators</w:t>
               </w:r>
@@ -3059,64 +3059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Ashu Akosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Tatara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (064003), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3144,360 +3144,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Driven Domain Wall Dynamics in Ferrimagnetic Nickel-Doped Mn4N Films: Very Large Domain Wall Velocities and Reversal of Motion Direction across the Magnetic Compensation Point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant Perpendicular Magnetic Anisotropy Enhancement in MgO -Based Magnetic Tunnel Junction by Using Co / Fe Composite Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambit Ghosh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Diény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00125⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (024017), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188294v1</w:t>
+                <w:t xml:space="preserve">hal-03156056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Perpendicular Magnetic Anisotropy Enhancement in MgO -Based Magnetic Tunnel Junction by Using Co / Fe Composite Layer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Current-Driven Domain Wall Dynamics in Ferrimagnetic Nickel-Doped Mn4N Films: Very Large Domain Wall Velocities and Reversal of Motion Direction across the Magnetic Compensation Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Komori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Diény</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toshiki Gushi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (024017), </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.2580-2587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.024017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156056v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large Dzyaloshinskii-Moriya interaction in two-dimensional Janus manganese dichalcogenides and its application to realize skyrmion states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinghua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3542,693 +3542,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
+                <w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Gao</w:t>
+                <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiheng Liang</w:t>
+                <w:t xml:space="preserve">C. Zucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferri</w:t>
+                <w:t xml:space="preserve">A. Marchionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichuan Huang</w:t>
+                <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">P. Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (15), pp.152905. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999585v1</w:t>
+                <w:t xml:space="preserve">hal-02991430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t>
+                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guillet</w:t>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zucchetti</w:t>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchionni</w:t>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hallal</w:t>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Biagioni</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (18), </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991430v1</w:t>
+                <w:t xml:space="preserve">hal-03001191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
+                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+                <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (15), pp.152905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001191v1</w:t>
+                <w:t xml:space="preserve">hal-02999585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-driven motion of nitrogen ions: a new paradigm for magneto-ionics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible control of Dzyaloshinskii-Moriya interaction at the graphene/Co interface via hydrogen absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Lopeandía</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baishun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirui Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19758-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (014406), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.014406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139703v1</w:t>
+                <w:t xml:space="preserve">hal-02982691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible control of Dzyaloshinskii-Moriya interaction at the graphene/Co interface via hydrogen absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage-driven motion of nitrogen ions: a new paradigm for magneto-ionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius de Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopeandía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baishun Yang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (014406), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5871), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.014406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19758-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982691v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of transport mechanisms in organic multiferroic tunnel junctions</w:t>
               </w:r>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (32), pp.325301. </w:t>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling multiferroic proximity effect in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Solis Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity magnetoresistance in graphene induced by magnetic insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Waintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gladii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Frangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,736 +4861,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Dzyaloshinskii–Moriya interaction at graphene–ferromagnet interfaces due to the Rashba effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gong Chen</w:t>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A.C. Cotta</w:t>
+                <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha T. N’diaye</w:t>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey A. Nikolaev</w:t>
+                <w:t xml:space="preserve">Viola Křižáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0079-4⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.4871 - 4877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817003v1</w:t>
+                <w:t xml:space="preserve">hal-01873478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weichuan Huang</w:t>
+                <w:t xml:space="preserve">Impact of intergrain spin transfer torques due to huge thermal gradients on the performance of heat assisted magnetic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mair Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (12), pp.0800111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2863225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874322v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing characteristic behavior of voltage control of magnetic anisotropy by ionic migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.214441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viola Křižáková</w:t>
+                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+                <w:t xml:space="preserve">Zhongwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (8), pp.4871 - 4877. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (36), pp.30614 - 30622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873478v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intergrain spin transfer torques due to huge thermal gradients on the performance of heat assisted magnetic recording</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dieny</w:t>
+                <w:t xml:space="preserve">Significant Dzyaloshinskii–Moriya interaction at graphene–ferromagnet interfaces due to the Rashba effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mair Chshiev</w:t>
+                <w:t xml:space="preserve">Gong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Charles</w:t>
+                <w:t xml:space="preserve">Alexandre A.C. Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Strelkov</w:t>
+                <w:t xml:space="preserve">Alpha T. N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Truong</w:t>
+                <w:t xml:space="preserve">Sergey A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (12), pp.0800111. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.605-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2863225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662267v1</w:t>
+                <w:t xml:space="preserve">hal-01817003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Hall and Spin Swapping Torques in Diffusive Ferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ortiz Pauyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5650,77 +5650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry broken spin reorientation transition in epitaxial MgO/Fe/MgO layers with competing anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farkhad Aliev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5819,51 +5819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5910,77 +5910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large voltage tuning of Dzyalonshinskii-Moriya interaction: towards a chirality switch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6025,516 +6025,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular magnetic anisotropy at transition metal/oxide interfaces and applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous formation of graphene on diamond (111) driven by B-doping induced surface reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.89.025008⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576312v1</w:t>
+                <w:t xml:space="preserve">hal-02051974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring magnetic insulator proximity effects in graphene: first-principles calculations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spin-transfer torque in multiferroic tunnel junctions with composite dielectric/ferroelectric barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Velev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Merodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Pollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kalitsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa6663⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (495302), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa975e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516992v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous formation of graphene on diamond (111) driven by B-doping induced surface reconstruction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perpendicular magnetic anisotropy at transition metal/oxide interfaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.01.030⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (2), pp.025008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.89.025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051974v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-transfer torque in multiferroic tunnel junctions with composite dielectric/ferroelectric barriers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Merodio</w:t>
+                <w:t xml:space="preserve">Tailoring magnetic insulator proximity effects in graphene: first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Pollack</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stephan Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (495302), </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.025074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa975e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa6663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674383v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous free layer in perpendicular magnetic tunnel junctions and its impact on the effective anisotropies and spin transfer torque switching efficiency</w:t>
               </w:r>
@@ -7091,51 +7091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F A Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Velev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J D’albuquerque E Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7320,51 +7320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.26877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7609,77 +7609,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles investigation of magnetocrystalline anisotropy at the L 2 1 full Heusler | MgO interfaces and tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekarakumar Vadapoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (10), pp.104418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7765,51 +7765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -7975,408 +7975,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Control of the Resistance of Multiferroic Tunnel Junctions with Magnetoelectric Antiferromagnetic Barriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy and Giant Enhancement of the Perpendicular Magnetic Anisotropy of Cobalt−Graphene Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Merodio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anh-Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.064006⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576643v1</w:t>
+                <w:t xml:space="preserve">hal-01260278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of electric field control of perpendicular magnetic anisotropy at Fe/MgO interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. X. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (1), pp.014429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and Giant Enhancement of the Perpendicular Magnetic Anisotropy of Cobalt−Graphene Heterostructures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric Field Control of the Resistance of Multiferroic Tunnel Junctions with Magnetoelectric Antiferromagnetic Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Coraux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Merodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalitsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Velev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.145-151. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (6), pp.064006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.064006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260278v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of spin transfer torque amplitude in double barrier magnetic tunnel junctions</w:t>
               </w:r>
@@ -8401,64 +8401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (10), pp.102405. </w:t>
@@ -8643,51 +8643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the spin-torque efficiency with ferroelectric barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Useinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Manchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8728,321 +8728,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01745395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of interfacial perpendicular magnetic anisotropy in MgO/CoFe/metallic capping layer structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of Dzyaloshinskii-Moriya Interaction at Co / Pt Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouzhong Peng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18173⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), pp.267210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576717v1</w:t>
+                <w:t xml:space="preserve">hal-01576697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of Dzyaloshinskii-Moriya Interaction at Co / Pt Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of interfacial perpendicular magnetic anisotropy in MgO/CoFe/metallic capping layer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouzhong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Thiaville</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rohart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiang Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (26), pp.267210. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.18173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep18173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576697v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene spintronics: the European Flagship perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9050,51 +9050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Beschoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (3), pp.030202. </w:t>
@@ -9184,51 +9184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (10), pp.104430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9275,51 +9275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. X. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. L. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9396,51 +9396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-modulated torque waves in ferrimagnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9552,64 +9552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farkhad G. Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9656,64 +9656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impurity-induced enhancement of perpendicular magnetic anisotropy in Fe/MgO tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9907,77 +9907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-transfer torque in spin filter tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ortiz Pauyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (235417), </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10011,51 +10011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-dependent transport in antiferromagnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10141,51 +10141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration depth and absorption mechanisms of spin currents in Ir 20 Mn 80 and Fe 50 Mn 50 polycrystalline films by ferromagnetic resonance and spin pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10301,51 +10301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10418,51 +10418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ortiz Pauyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Manchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10509,90 +10509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin torque in magnetic tunnel junctions with asymmetric barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whasington Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Velev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (104430), </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10626,51 +10626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias dependence of tunneling magnetoresistance in magnetic tunnel junctions with asymmetric barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Zermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10754,334 +10754,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity Effects Induced in Graphene by Magnetic Insulators: First-Principles Calculations on Spin Filtering and Exchange-Splitting Gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of perpendicular magnetic anisotropy in Fe/MgO magnetic tunnel junctions: First-principles insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.046603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (184423), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.184423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052069v1</w:t>
+                <w:t xml:space="preserve">hal-02052036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of perpendicular magnetic anisotropy in Fe/MgO magnetic tunnel junctions: First-principles insight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Proximity Effects Induced in Graphene by Magnetic Insulators: First-Principles Calculations on Spin Filtering and Exchange-Splitting Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (184423), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (046603), </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.184423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.046603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052036v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11275,77 +11275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-Protected Epitaxial Graphene/Ferromagnet Hybrids Prepared by Chemical Vapor Deposition and Intercalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha T. N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Vo-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,51 +11699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoukaa Kassir-Bodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11765,651 +11765,915 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin and orbital rashba response in ferroelectric polarized PtSe$_2$/MoSe$_2$/LiNbO$_3$ heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description of current-driven torques in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Ryzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vedyayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of skyrmions in transition metal dichalcogenide-based 2D magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Caglayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2025 - The 15th edition of Graphene Conference series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, San Sebastián, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par AFM de nano-jonctions tunnel ferroélectriques au sein de couches minces de PVDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of well-controlled ferroelectric tunnel nano-junctions in P(VDF-co-TrFE) thin films by using Conductive-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12430,321 +12694,57 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Meeting on Spin in Organic Semiconductors (SpinOS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923065v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-00193154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12762,51 +12762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Zucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12814,51 +12814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Marchionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barbedienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spintronics XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t>
@@ -12922,77 +12922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore</w:t>
@@ -13060,51 +13060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13187,64 +13187,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torques in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Ryzhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13485,51 +13485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leiva-Montecinos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chshiev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/py8f-zk2d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Abdukayumov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Nikolaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sebe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxuan Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Bhujel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chica" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Telford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48809-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Medina Due&#241;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zatko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Galceran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.081001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vladimir Trifu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sebastian Gabor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101335" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652214v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcar Bedoya-Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avalon H. Dismukes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Hamo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valenzuela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04768-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kalitsov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Stewart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escobar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius de Rojas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03973" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez-Fort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00992" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271458v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gentile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00285-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziji Shao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Cui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174404" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Eon Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licong Peng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Sami Yasin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.104410" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01713" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Salguero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06138" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03249258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ortiz Pauyac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Ashu Akosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Tatara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.024017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Du" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopeand&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mu&#241;iz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19758-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Xiao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Sun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Cheng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab841b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Solis Lerma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Tsymbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab5319" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Waintal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A.C. Cotta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Nikolaev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0079-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214441" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair Chshiev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2863225" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikolaev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.176802" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad Aliev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27720-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30063-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa6663" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Xu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674383v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Velev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Merodio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pollack" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa975e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalitsov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikolaev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mryasov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214430" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01517270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064420" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576749v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L R Santos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Pinheiro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Velev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#8217;albuquerque E Castro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa6b2b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576674v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26877" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekarakumar Vadapoo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104418" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merodio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.064006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014429" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Vu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03392" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588269v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930578" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072994v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104422" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Useinov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064412" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576717v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouzhong Peng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Wang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Zeng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Nan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18173" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576697v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267210" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735125v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Akerman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Beschoten" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/2/3/030202" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683646v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224422" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad G. Aliev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Cascales" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.216801" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064422" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.235417" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683647v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896291" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemonias" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862971" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052029v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Levy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214432" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052050v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812663" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052043v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whasington Silvestre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104430" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Zermatten" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052069v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrade" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.046603" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052036v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.184423" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852052v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Clement" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducruet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di&#233;ny" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730961" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3007222" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992816v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.82.094420" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385878v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Caglayan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desplat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344869v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miljevi&#263;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193154v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Ryzhanova" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959913v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849366" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258895v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Lee" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leiva-Montecinos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chshiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/py8f-zk2d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Abdukayumov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Nikolaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sebe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Medina Due&#241;as" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxuan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Bhujel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Telford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48809-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zatko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Galceran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.081001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valenzuela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04768-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kalitsov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Stewart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652214v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcar Bedoya-Pinto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avalon H. Dismukes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Hamo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09150" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vladimir Trifu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sebastian Gabor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03973" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez-Fort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Tan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Martins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escobar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius de Rojas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12847" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271458v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gentile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00285-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziji Shao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Cui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174404" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01713" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Salguero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Eon Park" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licong Peng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Sami Yasin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.104410" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03249258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ortiz Pauyac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Ashu Akosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Tatara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.024017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Du" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014406" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopeand&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mu&#241;iz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19758-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Xiao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Sun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Cheng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab841b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Solis Lerma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Tsymbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab5319" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Waintal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662267v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair Chshiev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Charles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2863225" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214441" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A.C. Cotta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Nikolaev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0079-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikolaev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.176802" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad Aliev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27720-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30063-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Xu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Velev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Merodio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pollack" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa975e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa6663" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalitsov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikolaev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mryasov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214430" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01517270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064420" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576749v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L R Santos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Pinheiro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Velev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#8217;albuquerque E Castro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa6b2b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576674v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26877" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekarakumar Vadapoo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104418" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260278v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Vu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03392" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576684v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014429" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merodio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.064006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588269v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930578" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072994v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104422" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Useinov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064412" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267210" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576717v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouzhong Peng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Zeng" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Nan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18173" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735125v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Akerman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Beschoten" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/2/3/030202" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683646v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224422" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad G. Aliev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Cascales" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.216801" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064422" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.235417" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683647v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896291" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemonias" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862971" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052029v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Levy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214432" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052050v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812663" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052043v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whasington Silvestre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104430" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Zermatten" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052036v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.184423" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.046603" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852052v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Clement" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducruet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di&#233;ny" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730961" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3007222" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992816v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.82.094420" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miljevi&#263;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193154v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Ryzhanova" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385878v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Caglayan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desplat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959913v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849366" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258895v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Lee" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>