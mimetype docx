--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -66,12627 +66,12745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frustrated out-of-plane Dzyaloshinskii-Moriya interaction and the onset of atomic-scale 3$q$ magnetic textures in 2D Fe$_{3}$GeXTe (X = Te, Se, S) monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Caglayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin and orbital rashba response in ferroelectric polarized PtSe$_2$/MoSe$_2$/LiNbO$_3$ heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Miljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description of current-driven torques in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Ryzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vedyayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolayer control of spin-charge conversion in van der Waals heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abdukayumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (01), pp.016702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/l41n-qxpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced spin and orbital polarization in the ferroelectric Rashba semiconductor GeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Leiva-Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Vojáček</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (4), pp.043329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/py8f-zk2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction chirality reversal with ferromagnetic thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Élie Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (5), pp.054416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/cwwy-hndc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic‐Layer Controlled Transition from Inverse Rashba–Edelstein Effect to Inverse Spin Hall Effect in 2D PtSe$_2$ Probed by THz Spintronic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khasan Abdukayumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mičica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mičica</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (14), pp.2304243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.202304243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large chiral orbital texture and orbital Edelstein effect in Co/Al heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey A Nikolaev</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachin Krishnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024, pp.4c01607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Free Spin–Orbit Torque Switching in Janus Chromium Dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Medina Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Vojáček</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatically controlled spin polarization in Graphene-CrSBr magnetic proximity heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibek Bhujel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Telford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.4459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-48809-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Graphene Spin Polarized Electrode for Magnetic Tunnel Junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Early Theories of Dzyaloshinskii–Moriya Interactions in Metallic Systems to Today’s Novel Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03113⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, pp.081001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.92.081001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046487v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Early Theories of Dzyaloshinskii–Moriya Interactions in Metallic Systems to Today’s Novel Roads</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artificial Graphene Spin Polarized Electrode for Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Zatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.92.081001⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098774v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional materials prospects for non-volatile spintronic memories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dieny</w:t>
+                <w:t xml:space="preserve">From Binary to Ternary Transition-Metal Nitrides: A Boost toward Nitrogen Magneto-Ionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius de Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04768-0⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (39), pp.44581-44590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c12847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745140v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Temperature-Dependence Mechanisms of Perpendicular Magnetic Anisotropy at Fe / Mg O Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Ferromagnetism and Rashba Spin-Orbit Coupling in the Two-Dimensional (V,Pt)Se2 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Vélez-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dieny</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khasan Abdukayumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.054041⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682571v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Magnetic Genome of Two-Dimensional van der Waals Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient-Induced Dzyaloshinskii–Moriya Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09150⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (24), pp.10128-10133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652214v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Spin‐Orbit Torques in Platinum Oxide Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Vladimir Trifu</w:t>
+                <w:t xml:space="preserve">Unveiling Temperature-Dependence Mechanisms of Perpendicular Magnetic Anisotropy at Fe / Mg O Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Sebastian Gabor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Auffret</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kalitsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202101335⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.054041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.054041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740717v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Induced Dzyaloshinskii–Moriya Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional materials prospects for non-volatile spintronic memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunsoo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03973⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04768-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942584v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetism and Rashba Spin-Orbit Coupling in the Two-Dimensional (V,Pt)Se2 Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Spin‐Orbit Torques in Platinum Oxide Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayshankar Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Vladimir Trifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Sebastian Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khasan Abdukayumov</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00992⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.2101335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202101335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271483v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Binary to Ternary Transition-Metal Nitrides: A Boost toward Nitrogen Magneto-Ionics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">The Magnetic Genome of Two-Dimensional van der Waals Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amilcar Bedoya-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avalon H. Dismukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Hamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c12847⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.6960-7079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820076v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale epitaxy of two-dimensional van der Waals room-temperature ferromagnet Fe$_5$GeTe$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Dosenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41699-022-00285-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiferroic materials based on transition-metal dichalcogenides: Potential platform for reversible control of Dzyaloshinskii-Moriya interaction and skyrmion via electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziji Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinghua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirui Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (17), pp.174404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.174404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashba-Type Dzyaloshinskii–Moriya Interaction, Perpendicular Magnetic Anisotropy, and Skyrmion States at 2D Materials/Co Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Néel-type skyrmions and their current-induced motion in van der Waals ferromagnet-based heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Eon Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Albert Fert</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Sami Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01713⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (104410), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.104410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342479v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Ionics in Single-Layer Transition Metal Nitrides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rashba-Type Dzyaloshinskii–Moriya Interaction, Perpendicular Magnetic Anisotropy, and Skyrmion States at 2D Materials/Co Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Quintana</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c06138⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), pp.7138-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276777v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-charge conversion in ferromagnetic Rashba states</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magneto-Ionics in Single-Layer Transition Metal Nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius de Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Solignac</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134438⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c06138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925012v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néel-type skyrmions and their current-induced motion in van der Waals ferromagnet-based heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fehmi Sami Yasin</w:t>
+                <w:t xml:space="preserve">Spin-charge conversion in ferromagnetic Rashba states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (104410), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.104410⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (13), pp.134438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165252v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Spin Torque in Double-Barrier Tunnel Junctions with Magnetic Insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ortiz Pauyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Ashu Akosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Tatara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (064003), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.064003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Perpendicular Magnetic Anisotropy Enhancement in MgO -Based Magnetic Tunnel Junction by Using Co / Fe Composite Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (024017), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-Driven Domain Wall Dynamics in Ferrimagnetic Nickel-Doped Mn4N Films: Very Large Domain Wall Velocities and Reversal of Motion Direction across the Magnetic Compensation Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taro Komori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Gushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (6), pp.2580-2587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very large Dzyaloshinskii-Moriya interaction in two-dimensional Janus manganese dichalcogenides and its application to realize skyrmion states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin Garcia</w:t>
+                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184401⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (15), pp.152905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611713v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Biagioni</w:t>
+                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991430v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchionni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001191v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Very large Dzyaloshinskii-Moriya interaction in two-dimensional Janus manganese dichalcogenides and its application to realize skyrmion states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (184401), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999585v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible control of Dzyaloshinskii-Moriya interaction at the graphene/Co interface via hydrogen absorption</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voltage-driven motion of nitrogen ions: a new paradigm for magneto-ionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius de Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopeandía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.014406⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5871), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19758-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982691v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-driven motion of nitrogen ions: a new paradigm for magneto-ionics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible control of Dzyaloshinskii-Moriya interaction at the graphene/Co interface via hydrogen absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baishun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirui Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19758-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (014406), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.014406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139703v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of transport mechanisms in organic multiferroic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huawei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (32), pp.325301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/ab841b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling multiferroic proximity effect in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Solis Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Waintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Tsymbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/ab5319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caihua Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiafeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity magnetoresistance in graphene induced by magnetic insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Waintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (104402), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced inverse spin Hall effect in ferromagnets: demonstration through non-monotonic temperature-dependence in permalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gladii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Frangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, pp.174409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin Hall and Spin Swapping Torques in Diffusive Ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ortiz Pauyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.176802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.176802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873478v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intergrain spin transfer torques due to huge thermal gradients on the performance of heat assisted magnetic recording</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Truong</w:t>
+                <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Křižáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2863225⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.4871 - 4877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662267v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing characteristic behavior of voltage control of magnetic anisotropy by ionic migration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of intergrain spin transfer torques due to huge thermal gradients on the performance of heat assisted magnetic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mair Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214441⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (12), pp.0800111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2863225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970144v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing characteristic behavior of voltage control of magnetic anisotropy by ionic migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.214441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874322v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Dzyaloshinskii–Moriya interaction at graphene–ferromagnet interfaces due to the Rashba effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey A. Nikolaev</w:t>
+                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0079-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (36), pp.30614 - 30622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817003v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Hall and Spin Swapping Torques in Diffusive Ferromagnets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Significant Dzyaloshinskii–Moriya interaction at graphene–ferromagnet interfaces due to the Rashba effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A.C. Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha T. N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.176802⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.605-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782389v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry broken spin reorientation transition in epitaxial MgO/Fe/MgO layers with competing anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farkhad Aliev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.9463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-27720-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Dzyaloshinskii-Moriya Interaction via Chirality Dependent Atomic-Layer Stacking, Insulator Capping and Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-30063-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large voltage tuning of Dzyalonshinskii-Moriya interaction: towards a chirality switch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Spintronics XI, 10732, pp.1073232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2323104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous formation of graphene on diamond (111) driven by B-doping induced surface reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+                <w:t xml:space="preserve">Inhomogeneous free layer in perpendicular magnetic tunnel junctions and its impact on the effective anisotropies and spin transfer torque switching efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Timopheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. S. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.01.030⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.14412 - 14412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051974v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-transfer torque in multiferroic tunnel junctions with composite dielectric/ferroelectric barriers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic spin-orbit torque in a single-domain nanomagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalitsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Velev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mryasov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa975e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (214430), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.214430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674383v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular magnetic anisotropy at transition metal/oxide interfaces and applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous formation of graphene on diamond (111) driven by B-doping induced surface reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.89.025008⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576312v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring magnetic insulator proximity effects in graphene: first-principles calculations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spin-transfer torque in multiferroic tunnel junctions with composite dielectric/ferroelectric barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Velev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Merodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Pollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kalitsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa6663⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (495302), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa975e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516992v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous free layer in perpendicular magnetic tunnel junctions and its impact on the effective anisotropies and spin transfer torque switching efficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring magnetic insulator proximity effects in graphene: first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014412⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.025074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa6663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578717v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic spin-orbit torque in a single-domain nanomagnet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Perpendicular magnetic anisotropy at transition metal/oxide interfaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Mryasov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.214430⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (2), pp.025008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.89.025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674389v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large enhancement of the spin Hall effect in Au by scattering with side-jump on Ta impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (14), pp.140405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.140405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spin-orbit interaction within the insulating barrier on the electron transport in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vedyayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ryzhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Titova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.064420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.064420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01517270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling anisotropic magnetoresistance in layered antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D L R Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F A Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Velev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J D’albuquerque E Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (23), pp.235302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/aa6b2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability phase diagram of a perpendicular magnetic tunnel junction in noncollinear geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.184409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order anisotropy contribution in perpendicular magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.26877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep26877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles investigation of magnetocrystalline anisotropy at the L 2 1 full Heusler | MgO interfaces and tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekarakumar Vadapoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (10), pp.104418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for minority spin gap in the Co 2 MnSi Heusler compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Neggache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (5), pp.449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and Giant Enhancement of the Perpendicular Magnetic Anisotropy of Cobalt−Graphene Heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric Field Control of the Resistance of Multiferroic Tunnel Junctions with Magnetoelectric Antiferromagnetic Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalitsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Velev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03392⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (6), pp.064006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.064006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260278v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of electric field control of perpendicular magnetic anisotropy at Fe/MgO interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. X. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (1), pp.014429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Control of the Resistance of Multiferroic Tunnel Junctions with Magnetoelectric Antiferromagnetic Barriers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatomy and Giant Enhancement of the Perpendicular Magnetic Anisotropy of Cobalt−Graphene Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.064006⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576643v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of spin transfer torque amplitude in double barrier magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+                <w:t xml:space="preserve">Analytical description of ballistic spin currents and torques in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalitsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ryzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vedyayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930578⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (10), pp.104422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588269v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01072994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of ballistic spin currents and torques in magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vedyayev</w:t>
+                <w:t xml:space="preserve">Modulation of spin transfer torque amplitude in double barrier magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104422⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (10), pp.102405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01072994v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the spin-torque efficiency with ferroelectric barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Useinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Manchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.064412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01745395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of Dzyaloshinskii-Moriya Interaction at Co / Pt Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Origin of interfacial perpendicular magnetic anisotropy in MgO/CoFe/metallic capping layer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouzhong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267210⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.18173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576697v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of interfacial perpendicular magnetic anisotropy in MgO/CoFe/metallic capping layer structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Anatomy of Dzyaloshinskii-Moriya Interaction at Co / Pt Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18173⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), pp.267210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576717v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene spintronics: the European Flagship perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Beschoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (3), pp.030202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/2/3/030202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01735125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective influence of in-plane and out-of-plane spin-transfer torques in magnetization switching of perpendicular magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Timopheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (10), pp.104430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. X. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. L. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-modulated torque waves in ferrimagnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.224422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.224422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band-Edge Noise Spectroscopy of a Magnetic Tunnel Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farkhad G. Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.216801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impurity-induced enhancement of perpendicular magnetic anisotropy in Fe/MgO tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (064422), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (8), pp.505 - 505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.085310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-transfer torque in spin filter tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ortiz Pauyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (235417), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.235417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-dependent transport in antiferromagnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.122403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4896291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration depth and absorption mechanisms of spin currents in Ir 20 Mn 80 and Fe 50 Mn 50 polycrystalline films by ferromagnetic resonance and spin pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemonias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ebels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.032406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4862971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Hall effect induced by Bi impurities in Cu: Skew scattering and side-jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (214432), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular dependence and symmetry of Rashba spin torque in ferromagnetic heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ortiz Pauyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Manchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (25), pp.252403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4812663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin torque in magnetic tunnel junctions with asymmetric barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whasington Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Velev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (104430), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.104430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias dependence of tunneling magnetoresistance in magnetic tunnel junctions with asymmetric barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Zermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (49), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of perpendicular magnetic anisotropy in Fe/MgO magnetic tunnel junctions: First-principles insight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Proximity Effects Induced in Graphene by Magnetic Insulators: First-Principles Calculations on Spin Filtering and Exchange-Splitting Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.184423⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (046603), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.046603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052036v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity Effects Induced in Graphene by Magnetic Insulators: First-Principles Calculations on Spin Filtering and Exchange-Splitting Gaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Anatomy of perpendicular magnetic anisotropy in Fe/MgO magnetic tunnel junctions: First-principles insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.046603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (184423), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.184423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052069v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (18), pp.184420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive model of current-in-plane-tunneling in double magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (26), pp.262404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4730961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00852052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-Protected Epitaxial Graphene/Ferromagnet Hybrids Prepared by Chemical Vapor Deposition and Intercalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha T. N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Vo-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kimouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.2059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz3007222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-current vortices in current-perpendicular-to-plane nanoconstricted spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vedyayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ryzhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gusakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (2), pp.024416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.024416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00853164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced switching and magnetoresistance of noncollinear bulk magnetic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalitsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.94420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVB.82.094420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Vo-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoukaa Kassir-Bodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.103040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470565v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-00193154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of skyrmions in transition metal dichalcogenide-based 2D magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Caglayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2025 - The 15th edition of Graphene Conference series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, San Sebastián, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par AFM de nano-jonctions tunnel ferroélectriques au sein de couches minces de PVDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of well-controlled ferroelectric tunnel nano-junctions in P(VDF-co-TrFE) thin films by using Conductive-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -12694,51 +12812,51 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Meeting on Spin in Organic Semiconductors (SpinOS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12748,422 +12866,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Zucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Marchionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barbedienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spintronics XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2567222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching of Spin-Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double barrier magnetic tunnel junctions with write/read mode select layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chshiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 6th International Memory Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Tapei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMW.2014.6849366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13173,172 +13291,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torques in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Ryzhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairbek Chschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vedyayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-J. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. D. Torres and D. A. Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giant Magnetoresistance: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.63-106, 2009, 978-160456733-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId471"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13485,51 +13603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leiva-Montecinos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chshiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/py8f-zk2d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Abdukayumov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Nikolaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sebe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Medina Due&#241;as" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxuan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Bhujel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Telford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48809-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zatko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Galceran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.081001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valenzuela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04768-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kalitsov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Stewart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652214v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcar Bedoya-Pinto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avalon H. Dismukes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Hamo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09150" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vladimir Trifu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sebastian Gabor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03973" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez-Fort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Tan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Martins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escobar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius de Rojas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12847" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271458v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gentile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00285-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziji Shao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Cui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174404" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01713" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Salguero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Eon Park" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licong Peng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Sami Yasin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.104410" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03249258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ortiz Pauyac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Ashu Akosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Tatara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.024017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Du" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014406" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopeand&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mu&#241;iz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19758-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Xiao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Sun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Cheng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab841b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Solis Lerma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Tsymbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab5319" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Waintal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662267v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair Chshiev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Charles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2863225" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214441" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A.C. Cotta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Nikolaev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0079-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikolaev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.176802" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad Aliev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27720-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30063-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Xu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Velev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Merodio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pollack" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa975e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa6663" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalitsov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikolaev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mryasov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214430" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01517270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064420" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576749v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L R Santos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Pinheiro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Velev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#8217;albuquerque E Castro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa6b2b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576674v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26877" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekarakumar Vadapoo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104418" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260278v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Vu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03392" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576684v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014429" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merodio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.064006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588269v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930578" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072994v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104422" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Useinov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064412" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267210" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576717v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouzhong Peng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Zeng" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Nan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18173" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735125v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Akerman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Beschoten" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/2/3/030202" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683646v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224422" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad G. Aliev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Cascales" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.216801" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064422" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.235417" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683647v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896291" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemonias" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862971" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052029v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Levy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214432" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052050v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812663" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052043v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whasington Silvestre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104430" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Zermatten" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052036v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.184423" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.046603" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852052v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Clement" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducruet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di&#233;ny" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730961" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3007222" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992816v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.82.094420" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miljevi&#263;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193154v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Ryzhanova" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385878v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Caglayan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desplat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959913v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849366" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258895v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Lee" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Caglayan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desplat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikolaev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Miljevi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Ryzhanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vedyayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leiva-Montecinos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chshiev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/py8f-zk2d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Abdukayumov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Nikolaev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Krishnia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sebe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01607" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Medina Due&#241;as" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxuan Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibek Bhujel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Telford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48809-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.081001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zatko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Galceran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Martins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escobar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius de Rojas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12847" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez-Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03973" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kalitsov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valenzuela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04768-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayshankar Nath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Vladimir Trifu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sebastian Gabor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652214v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcar Bedoya-Pinto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avalon H. Dismukes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Hamo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09150" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271458v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gentile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00285-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziji Shao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Cui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174404" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Eon Park" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licong Peng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Sami Yasin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.104410" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01713" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Salguero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06138" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03249258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ortiz Pauyac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Ashu Akosa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Tatara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03156056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.024017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Du" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184401" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopeand&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mu&#241;iz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19758-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982691v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014406" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Xiao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Cheng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab841b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393681v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Solis Lerma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Tsymbal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab5319" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Waintal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chshiev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.176802" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair Chshiev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Charles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2863225" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214441" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817003v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A.C. Cotta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Nikolaev" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0079-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad Aliev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27720-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864799v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30063-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Timopheev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. S. Teixeira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Sousa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674389v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalitsov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikolaev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mryasov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.214430" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Xu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.030" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Velev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Merodio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pollack" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa975e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa6663" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.025008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01517270v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryzhanova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064420" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576749v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L R Santos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Pinheiro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Velev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#8217;albuquerque E Castro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa6b2b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533810v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timopheev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184409" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Nguyen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26877" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576633v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekarakumar Vadapoo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104418" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216716v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094417" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576643v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merodio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.064006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576684v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014429" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Vu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03392" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01072994v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manchon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104422" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588269v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Clement" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930578" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745395v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Useinov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064412" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576717v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouzhong Peng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Wang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Zeng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Nan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18173" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576697v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267210" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735125v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Akerman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Beschoten" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/2/3/030202" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576720v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104430" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683646v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.224422" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad G. Aliev" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Cascales" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.216801" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052019v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064422" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052013v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.235417" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896291" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683650v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemonias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862971" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052029v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Levy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214432" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052050v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812663" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052043v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whasington Silvestre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104430" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276630v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Zermatten" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496005" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052069v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrade" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.046603" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052036v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.184423" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Clement" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducruet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di&#233;ny" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730961" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720428v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3007222" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853164v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gusakova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024416" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992816v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.82.094420" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385878v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923065v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeffal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959913v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849366" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258895v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Lee" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>