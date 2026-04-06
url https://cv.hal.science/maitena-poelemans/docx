--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -585,165 +585,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La révolution numérique, nouveau défi pour les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université St Kliment, Oct 2023, Sofia, Bulgarie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lucha contra el trafico y la trata de personas en la Union europea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornada internacional sobre la tutela penal de personas vulnerables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPV/EHU, Mar 2023, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502413v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04502192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretación conforme en el marco de la cooperación judicial en materia penal</w:t>
               </w:r>
@@ -1327,165 +1327,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La respuesta de la UE a la crisis de los refugiados. Cronica de un fracaso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ndo Encuentro universidad-Poder judicial : "Tiempo de reformas : perspectiva academica y realidad judicial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPV, Sep 2016, San Sebastian, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La population particulièrement vulnérable depuis la perspective policière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international "Sécurité et droits de l'Homme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie basque de Police, May 2016, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502658v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04502638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trata de seres humanos desde una perspectiva de derecho comparado</w:t>
               </w:r>
@@ -2688,225 +2688,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interpretacion conforme en el marco de la cooperacion judicial en materia penal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armin Von Bogdandy, Juan Ignacio Ugartemendia Eceizabarrena, Giuseppe Martinico, Mariela Morales Antoniazzi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ius Constitutionale Commune e interpretación conforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, Instituto Vasco de Administración Pública = Administrazio Publikoaren Euskal Instituta, 2024, European inklings, 978-84-7777-698-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-344, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490691v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04311556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des mesures juridiques de gestion de la pandémie de COVID-19 en France</w:t>
               </w:r>
@@ -3077,77 +3077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladjidé Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 509-566, 2023</w:t>
@@ -5126,51 +5126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Donaire Villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Maria Goizueta Vertiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle German" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Subijana Zunzunegui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Celada Calvo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Richard Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jmboscheditor.com/libro/59980/-EBOOK-Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Biolley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Biolley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gutierrez Sanz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Riano Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04493409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233;na Poelemans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Petin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pascouau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Jouno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de S&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy-Leen Yatime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Donaire Villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Maria Goizueta Vertiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle German" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Subijana Zunzunegui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Celada Calvo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Richard Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jmboscheditor.com/libro/59980/-EBOOK-Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Biolley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Biolley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gutierrez Sanz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Riano Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04493409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233;na Poelemans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Petin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pascouau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Jouno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de S&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy-Leen Yatime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>