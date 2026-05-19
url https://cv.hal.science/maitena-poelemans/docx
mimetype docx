--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -1232,260 +1232,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La population particulièrement vulnérable depuis la perspective policière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international "Sécurité et droits de l'Homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie basque de Police, May 2016, Bilbao, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La poblacion especialmente vulnerable desde la perspectiva policial : extranjeros, menores, personas mayores y otros colectivos vulnerables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Subijana Zunzunegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Celada Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seguridad y derechos humanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Vasca de policia y emergiencias, May 2016, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La respuesta de la UE a la crisis de los refugiados. Cronica de un fracaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndo Encuentro universidad-Poder judicial : "Tiempo de reformas : perspectiva academica y realidad judicial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPV, Sep 2016, San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502638v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04502658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trata de seres humanos desde una perspectiva de derecho comparado</w:t>
               </w:r>
@@ -2688,225 +2688,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-344, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interpretacion conforme en el marco de la cooperacion judicial en materia penal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armin Von Bogdandy, Juan Ignacio Ugartemendia Eceizabarrena, Giuseppe Martinico, Mariela Morales Antoniazzi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ius Constitutionale Commune e interpretación conforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, Instituto Vasco de Administración Pública = Administrazio Publikoaren Euskal Instituta, 2024, European inklings, 978-84-7777-698-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311556v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-05490691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des mesures juridiques de gestion de la pandémie de COVID-19 en France</w:t>
               </w:r>
@@ -3077,77 +3077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladjidé Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 509-566, 2023</w:t>
@@ -5126,51 +5126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Donaire Villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Maria Goizueta Vertiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle German" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Subijana Zunzunegui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Celada Calvo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Richard Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jmboscheditor.com/libro/59980/-EBOOK-Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Biolley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Biolley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gutierrez Sanz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Riano Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04493409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233;na Poelemans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Petin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pascouau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Jouno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de S&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy-Leen Yatime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Donaire Villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Maria Goizueta Vertiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle German" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Subijana Zunzunegui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Celada Calvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04502672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04503075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Richard Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jmboscheditor.com/libro/59980/-EBOOK-Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04308858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Biolley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Biolley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gutierrez Sanz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Riano Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04493409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04504497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02177694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02376802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04311417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233;na Poelemans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Petin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pascouau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Jouno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04315647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de S&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04286992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy-Leen Yatime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04295191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>