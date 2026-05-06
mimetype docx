--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -500,529 +500,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ir-Catalyzed Synthesis of Functionalized Pyrrolidines and Piperidines Using the Borrowing Hydrogen Methodology</w:t>
+                <w:t xml:space="preserve">1,4-D-Sorbitan: A Promising Biobased-Platform for the Synthesis of Chiral Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvina Larduinat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Jacolot</w:t>
+                <w:t xml:space="preserve">Lucie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Powderly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88 (11), pp.7512-7517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00329⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877154v1</w:t>
+                <w:t xml:space="preserve">hal-03967596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Na Cooperativity Controls the Diastereoselectivity of Borrowing Hydrogen C-C Alkylation on Isosorbide: Synthesis Methodology and Mechanistic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève L Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (19), pp.4732-4739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3QO00700F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,4-D-Sorbitan: A Promising Biobased-Platform for the Synthesis of Chiral Amines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splice variants of protein disulfide isomerase - identification, distribution and functional characterization in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02827⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1867 (2), pp.130280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967596v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splice variants of protein disulfide isomerase - identification, distribution and functional characterization in the rat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ir-Catalyzed Synthesis of Functionalized Pyrrolidines and Piperidines Using the Borrowing Hydrogen Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malvina Larduinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Popowycz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1867 (2), pp.130280. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (11), pp.7512-7517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894658v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a structure-activity relationship model of vitamin K epoxide reductase (VKORC1) inhibitors combining chemical synthesis of new compounds, enzymatic assays and molecular modelling</w:t>
               </w:r>
@@ -1181,51 +1181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Paula Dambrós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milene Höehr de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1289,51 +1289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of 5-Hydroxymethylfurfural towards Fine Chemicals: Synthesis and Direct Arylation of 5-HMF-Based Oxazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael da Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloir Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,77 +1423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Amination of Isohexides via Borrowing Hydrogen Methodology: Regio- and Stereoselective Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moebs-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective Iridium-Catalyzed Amination of Biosourced Isohexides Through Borrowing Hydrogen Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moebs-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Montagut-Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moebs-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,129 +1912,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Manvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Blangetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderick Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (24), pp.8645-8645. </w:t>
+              <w:t xml:space="preserve">, 2015, 21 (24), pp.8737-8740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572422v1</w:t>
+                <w:t xml:space="preserve">hal-02572445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Peterson Olefinations from Bench-Stable Reagents and N -Phenyl Imines</w:t>
               </w:r>
@@ -2046,159 +2046,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Manvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Blangetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderick Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (24), pp.8737-8740. </w:t>
+              <w:t xml:space="preserve">, 2015, 21 (24), pp.8645-8645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201500475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572445v1</w:t>
+                <w:t xml:space="preserve">hal-02572422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of stachybotrin C and all of its stereoisomers: structure revision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,274 +2282,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prins reaction using ketones: rationalization and application toward the synthesis of the portentol skeleton.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthetic studies towards Stachybotrin C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Tumma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srivari Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Weghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Levoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol202829u⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (20), pp.2919-2922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1317528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841525v1</w:t>
+                <w:t xml:space="preserve">hal-00841803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic studies towards Stachybotrin C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Prins reaction using ketones: rationalization and application toward the synthesis of the portentol skeleton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Weghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (20), pp.2919-2922. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.58-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1317528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol202829u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841803v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2580,51 +2580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased alcohols functionalization via borrowing hydrogen methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased alcohols functionalization via borrowing hydrogen methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2783,64 +2783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moebs-Sanchez, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3093,51 +3093,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-Ethoxy-4,4,4-trichloro-3-oxo-1-butene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moebs-Sanchez, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,77 +3229,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct synthesis of functionalized 3-pyrrolidines and 4-piperidines using the borrowing hydrogen methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Larduinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,51 +3420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B2F69E3"/>
+    <w:nsid w:val="66148A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3651,51 +3651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474607v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lavard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dierickx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ04048E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00543K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Larduinat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve L Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00700F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Jacolot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Paula Dambr&#243;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene H&#246;ehr de Moraes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105492" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloir Schenkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lian Sibelle Campos Bernardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1335-7330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bah&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moebs-Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02110500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.03.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hascoet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Das" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Manvar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Blangetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Jones" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501470" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00862776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Tumma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivari Chandrasekhar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401116r" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202829u" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1317528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moebs-Sanchez, S." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/1545/chapter-abstract/1005734/Catalytic-access-to-anhydrohexitols-and-their?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn02283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474607v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lavard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dierickx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ04048E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00543K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Jacolot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve L Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00700F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Larduinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Paula Dambr&#243;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene H&#246;ehr de Moraes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105492" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloir Schenkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lian Sibelle Campos Bernardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1335-7330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bah&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moebs-Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02110500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.03.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hascoet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Das" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Manvar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Blangetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Jones" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00862776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Tumma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivari Chandrasekhar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401116r" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1317528" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202829u" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moebs-Sanchez, S." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/1545/chapter-abstract/1005734/Catalytic-access-to-anhydrohexitols-and-their?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn02283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>