--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -602,295 +602,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-right movements in the Western world: How media exposure relates to normative beliefs and attitudes toward the far-right</w:t>
+                <w:t xml:space="preserve">Measuring the semantic priming effect across many languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hema Preya Selvanathan</w:t>
+                <w:t xml:space="preserve">Erin Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Leidner</w:t>
+                <w:t xml:space="preserve">Kelly Cuccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylianos Syropoulos</w:t>
+                <w:t xml:space="preserve">Tom Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnifred Louis</w:t>
+                <w:t xml:space="preserve">Niels van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levi Adelman</w:t>
+                <w:t xml:space="preserve">Nicholas Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13684302241309554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02254-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959065v1</w:t>
+                <w:t xml:space="preserve">hal-05375826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the semantic priming effect across many languages</w:t>
+                <w:t xml:space="preserve">Far-right movements in the Western world: How media exposure relates to normative beliefs and attitudes toward the far-right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Buchanan</w:t>
+                <w:t xml:space="preserve">Hema Preya Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Cuccolo</w:t>
+                <w:t xml:space="preserve">Bernhard Leidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Heyman</w:t>
+                <w:t xml:space="preserve">Stylianos Syropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels van Berkel</w:t>
+                <w:t xml:space="preserve">Winnifred Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Coles</w:t>
+                <w:t xml:space="preserve">Levi Adelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02254-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13684302241309554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375826v1</w:t>
+                <w:t xml:space="preserve">hal-04959065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populism, Economic Distress, Cultural Backlash, and Identity Threat: Integrating Patterns and Testing Cross-National Validity</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,546 +1895,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 32‐society investigation of the influence of perceived economic inequality on social class stereotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic Distress and Populism: Examining the Role of Identity Threat and Feelings of Social Exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efisio Manunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porntida Tanjitpiyanond</w:t>
+                <w:t xml:space="preserve">Matthew Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanda Jetten</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivian Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2908⟩</w:t>
+              <w:t xml:space="preserve">Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Populism and Global Crises, 43 (5), pp.893-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pops.12824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846897v1</w:t>
+                <w:t xml:space="preserve">hal-03642436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational data show that conspiracy beliefs are associated with the perception (and reality) of poor national economic performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jolanda Jetten</w:t>
+                <w:t xml:space="preserve">Social mindfulness predicts concern for nature and immigrants across 36 nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kirkland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul a M van Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels J van Doesum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Acevedo-Triana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2888⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25538-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846916v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Distress and Populism: Examining the Role of Identity Threat and Feelings of Social Exclusion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multinational data show that conspiracy beliefs are associated with the perception (and reality) of poor national economic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Hornsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemima Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Sassenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Jetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pops.12824⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642436v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social mindfulness predicts concern for nature and immigrants across 36 nations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul a M van Lange</w:t>
+                <w:t xml:space="preserve">A 32‐society investigation of the influence of perceived economic inequality on social class stereotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porntida Tanjitpiyanond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Jetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels J van Doesum</w:t>
+                <w:t xml:space="preserve">Ashwini Ashokkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Acevedo-Triana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine E Amiot</w:t>
+                <w:t xml:space="preserve">Oumar Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.367-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25538-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926355v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In COVID-19 Health Messaging, Loss Framing Increases Anxiety with Little-to-No Concomitant Benefits: Experimental Evidence from 84 Countries</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua J. Rhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter K. Baguma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3218,546 +3218,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral Expansiveness Around the World: The Role of Societal Factors Across 36 Countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-construals and environmental values in 55 cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Crimston</w:t>
+                <w:t xml:space="preserve">Hamish Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanda Jetten</w:t>
+                <w:t xml:space="preserve">Vivian Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Amiot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taciano Milfont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychological and Personality Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/19485506221101767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846941v1</w:t>
+                <w:t xml:space="preserve">hal-03508520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-construals and environmental values in 55 cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moral Expansiveness Around the World: The Role of Societal Factors Across 36 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kirkland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Crimston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Jetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamish Duff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maja Becker</w:t>
+                <w:t xml:space="preserve">Catherine Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taciano Milfont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Baguma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79, </w:t>
+              <w:t xml:space="preserve">Social Psychological and Personality Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.305-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/19485506221101767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508520v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Properties and Correlates of Precarious Manhood Beliefs in 62 Nations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-country test of brief reappraisal interventions on emotions during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Vandello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michał Olech</w:t>
+                <w:t xml:space="preserve">Ke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dorison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andero Uusberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022022121997997⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (8), pp.1089-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01173-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508458v1</w:t>
+                <w:t xml:space="preserve">hal-04965033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-country test of brief reappraisal interventions on emotions during the COVID-19 pandemic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Miller</w:t>
+                <w:t xml:space="preserve">Psychometric Properties and Correlates of Precarious Manhood Beliefs in 62 Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andero Uusberg</w:t>
+                <w:t xml:space="preserve">Joseph Vandello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Olech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (8), pp.1089-1110. </w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (3), pp.231-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01173-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0022022121997997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965033v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who in the world is trying to change their personality traits? Volitional personality change among college students in six continents.</w:t>
               </w:r>
@@ -4135,177 +4135,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Country‐level and individual‐level predictors of men's support for gender equality in 42 countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joesph Vandello</w:t>
+                <w:t xml:space="preserve">Situational experience around the world: A replication and extension in 62 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Members of The International Situations Project</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (6), pp.1091-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jopy.12558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277694v1</w:t>
+                <w:t xml:space="preserve">hal-03225947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happiness around the world: A combined etic-emic approach across 63 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4354,210 +4354,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Beramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (12), pp.e0242718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0242718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situational experience around the world: A replication and extension in 62 countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Members of The International Situations Project</w:t>
+                <w:t xml:space="preserve">Country‐level and individual‐level predictors of men's support for gender equality in 42 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasza Kosakowska‐berezecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Besta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joesph Vandello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88 (6), pp.1091-1110. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.1276-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jopy.12558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225947v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement invariance of the moral vitalism scale across 28 cultural groups</w:t>
               </w:r>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Loughnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwini Ashokkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1914), pp.20191576. </w:t>
@@ -5075,77 +5075,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being oneself through time: Bases of self-continuity across 55 cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellinor Owe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6433,234 +6433,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Femmes au volant, danger au tournant » Les conductrices sont-elles victimes d’une menace de stéréotype ?</w:t>
+                <w:t xml:space="preserve">Just Another Face in the Crowd? Distinctiveness Seeking in Sweden and Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
+                <w:t xml:space="preserve">Emma L. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (4), pp.314 - 329. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.125 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30105-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12646-010-0030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805117v1</w:t>
+                <w:t xml:space="preserve">hal-01394137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Another Face in the Crowd? Distinctiveness Seeking in Sweden and Britain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma L. Eriksson</w:t>
+                <w:t xml:space="preserve">« Femmes au volant, danger au tournant » Les conductrices sont-elles victimes d’une menace de stéréotype ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.314 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30105-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12646-010-0030-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01394137v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7289,51 +7289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6241B770"/>
+    <w:nsid w:val="86443EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7520,51 +7520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maja-becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1187-1699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Besta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goksu Celikkol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2025.100234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Osborne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stothard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Akbas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00246-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Preya Selvanathan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnifred Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Adelman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302241309554" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L Vignoles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Crapolicchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01461672241231727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirkland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a M van Lange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Gorenz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandis Blake" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Amiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04806521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska-Berezecka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Baranski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gardiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shaman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Shagan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2024.104496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jssr.12874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Beramendi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2023.100088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntida Tanjitpiyanond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Ashokkumar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2908" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hornsey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sassenberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12824" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J van Doesum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Acevedo-Triana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25538-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Dejonckheere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Rhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Baguma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04262-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bosson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221129687" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Crimston" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baguma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221101767" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Duff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciano Milfont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101722" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vandello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022121997997" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Goldenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andero Uusberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01173-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sweeny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members of The International Situations Project" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska&#8208;berezecka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joesph Vandello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2696" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225955v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242718" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12558" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Rudnev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin-Melanie Vauclair" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aminihajibashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bilewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233989" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376083v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loughnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1576" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Easterbrook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022117738751" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yuki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Talhelm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schug" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Kito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713191115" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX8HR3B2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brambilla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Regalia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396887v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Vignoles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Easterbrook" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214522836" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00981.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWR9501F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2012.00498.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSHWD3Z1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. F&#233;lonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.09.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30105-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KQLPJ9W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Eriksson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-010-0030-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-44073-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44073-1_6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226410v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sauerberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808817v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+International+Encyclopedia+of+Intercultural+Communication%2C+3+Volume+Set-p-9781118783948" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118783665.ieicc0258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048326v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maja-becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1187-1699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Besta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goksu Celikkol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2025.100234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Osborne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stothard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Akbas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00246-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Preya Selvanathan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnifred Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Adelman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302241309554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L Vignoles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Crapolicchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01461672241231727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirkland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a M van Lange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Gorenz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandis Blake" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Amiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04806521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska-Berezecka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Baranski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gardiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shaman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Shagan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2024.104496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jssr.12874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Beramendi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2023.100088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J van Doesum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Acevedo-Triana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25538-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hornsey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Kang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sassenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntida Tanjitpiyanond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Ashokkumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Dejonckheere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Rhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Baguma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04262-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bosson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221129687" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Duff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciano Milfont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101722" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Crimston" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baguma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221101767" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Goldenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andero Uusberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01173-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vandello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022121997997" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sweeny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members of The International Situations Project" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12558" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska&#8208;berezecka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joesph Vandello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Rudnev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin-Melanie Vauclair" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aminihajibashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bilewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233989" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376083v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loughnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1576" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Easterbrook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022117738751" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yuki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Talhelm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schug" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Kito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713191115" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX8HR3B2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brambilla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Regalia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396887v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Vignoles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Easterbrook" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214522836" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00981.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWR9501F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2012.00498.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSHWD3Z1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. F&#233;lonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.09.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394137v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Eriksson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-010-0030-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30105-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KQLPJ9W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-44073-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44073-1_6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226410v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sauerberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808817v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+International+Encyclopedia+of+Intercultural+Communication%2C+3+Volume+Set-p-9781118783948" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118783665.ieicc0258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048326v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>