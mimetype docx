--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -602,1363 +602,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the semantic priming effect across many languages</w:t>
+                <w:t xml:space="preserve">Far-right movements in the Western world: How media exposure relates to normative beliefs and attitudes toward the far-right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Buchanan</w:t>
+                <w:t xml:space="preserve">Hema Preya Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Cuccolo</w:t>
+                <w:t xml:space="preserve">Bernhard Leidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Heyman</w:t>
+                <w:t xml:space="preserve">Stylianos Syropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels van Berkel</w:t>
+                <w:t xml:space="preserve">Winnifred Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Coles</w:t>
+                <w:t xml:space="preserve">Levi Adelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02254-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13684302241309554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375826v1</w:t>
+                <w:t xml:space="preserve">hal-04959065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-right movements in the Western world: How media exposure relates to normative beliefs and attitudes toward the far-right</w:t>
+                <w:t xml:space="preserve">Measuring the semantic priming effect across many languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hema Preya Selvanathan</w:t>
+                <w:t xml:space="preserve">Erin Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Leidner</w:t>
+                <w:t xml:space="preserve">Kelly Cuccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylianos Syropoulos</w:t>
+                <w:t xml:space="preserve">Tom Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnifred Louis</w:t>
+                <w:t xml:space="preserve">Niels van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levi Adelman</w:t>
+                <w:t xml:space="preserve">Nicholas Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13684302241309554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02254-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959065v1</w:t>
+                <w:t xml:space="preserve">hal-05375826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism, Economic Distress, Cultural Backlash, and Identity Threat: Integrating Patterns and Testing Cross-National Validity</w:t>
+                <w:t xml:space="preserve">High economic inequality is linked to greater moralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efisio Manunta</w:t>
+                <w:t xml:space="preserve">Kelly Kirkland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Becker</w:t>
+                <w:t xml:space="preserve">Paul a M van Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian L Vignoles</w:t>
+                <w:t xml:space="preserve">Drew Gorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bertin</w:t>
+                <w:t xml:space="preserve">Khandis Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Crapolicchio</w:t>
+                <w:t xml:space="preserve">Catherine E Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pgae221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01461672241231727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510737v1</w:t>
+                <w:t xml:space="preserve">hal-04670509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High economic inequality is linked to greater moralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Collective Action Intention Toward Gender Equality Across Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Besta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Olech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Kirkland</w:t>
+                <w:t xml:space="preserve">Anna Włodarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul a M van Lange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine E Amiot</w:t>
+                <w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae221⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670509v1</w:t>
+                <w:t xml:space="preserve">hal-04806521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Collective Action Intention Toward Gender Equality Across Cultures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michał Olech</w:t>
+                <w:t xml:space="preserve">Personality and conceptions of religiosity across the world’s religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Shaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Włodarczyk</w:t>
+                <w:t xml:space="preserve">Jennah Shagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychological Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Research in Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.104496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1015-5759/a000857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrp.2024.104496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806521v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and conceptions of religiosity across the world’s religions</w:t>
+                <w:t xml:space="preserve">Does knowledge matter? How a target's knowledge of their COVID‐19 infection during a violation of preventive policies affects perceived immorality and dehumanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Baranski</w:t>
+                <w:t xml:space="preserve">Qirui Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
+                <w:t xml:space="preserve">Yuchen Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Shaman</w:t>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennah Shagan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maja Becker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrp.2024.104496⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajsp.12650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818070v1</w:t>
+                <w:t xml:space="preserve">hal-04679271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does knowledge matter? How a target's knowledge of their COVID‐19 infection during a violation of preventive policies affects perceived immorality and dehumanization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populism, Economic Distress, Cultural Backlash, and Identity Threat: Integrating Patterns and Testing Cross-National Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efisio Manunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qirui Tian</w:t>
+                <w:t xml:space="preserve">Vivian L Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Pan</w:t>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleonora Crapolicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Social Psychology</w:t>
+              <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajsp.12650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01461672241231727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679271v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind Attribution to Gods and Christians in the Chinese Cultural Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maja Becker</w:t>
+                <w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Hilton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Savannah Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Pavlacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for the Scientific Study of Religion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jssr.12874⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01811-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339440v1</w:t>
+                <w:t xml:space="preserve">hal-04048927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Forscher</w:t>
+                <w:t xml:space="preserve">The economic well-being of nations is associated with positive daily situational experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Pavlacic</w:t>
+                <w:t xml:space="preserve">David Funder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Beramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01811-7⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cresp.2023.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048927v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic well-being of nations is associated with positive daily situational experiences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind Attribution to Gods and Christians in the Chinese Cultural Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Baranski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Funder</w:t>
+                <w:t xml:space="preserve">Qirui Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Beramendi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">Journal for the Scientific Study of Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (4), pp.885-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cresp.2023.100088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jssr.12874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067349v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Distress and Populism: Examining the Role of Identity Threat and Feelings of Social Exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efisio Manunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,103 +2018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social mindfulness predicts concern for nature and immigrants across 36 nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Kirkland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul a M van Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels J van Doesum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Acevedo-Triana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter K. Baguma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.1514. </w:t>
@@ -2969,77 +2969,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSACR: The Psychological Science Accelerator's COVID-19 Rapid-Response Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Michelle Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Michael Pavlacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3084,412 +3084,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendered Self-Views Across 62 Countries : A Test of Competing Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t>
+                <w:t xml:space="preserve">Moral Expansiveness Around the World: The Role of Societal Factors Across 36 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kirkland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bosson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michał Olech</w:t>
+                <w:t xml:space="preserve">Charlie Crimston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Jetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Baguma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychological and Personality Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/19485506221129687⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/19485506221101767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846884v1</w:t>
+                <w:t xml:space="preserve">hal-03846941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-construals and environmental values in 55 cultures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gendered Self-Views Across 62 Countries : A Test of Competing Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Besta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Olech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101722⟩</w:t>
+              <w:t xml:space="preserve">Social Psychological and Personality Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/19485506221129687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508520v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral Expansiveness Around the World: The Role of Societal Factors Across 36 Countries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-construals and environmental values in 55 cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Amiot</w:t>
+                <w:t xml:space="preserve">Hamish Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Baguma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taciano Milfont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychological and Personality Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.305-318. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/19485506221101767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846941v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-country test of brief reappraisal interventions on emotions during the COVID-19 pandemic</w:t>
               </w:r>
@@ -3603,3500 +3603,3504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Properties and Correlates of Precarious Manhood Beliefs in 62 Nations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paweł Jurek</w:t>
+                <w:t xml:space="preserve">Who in the world is trying to change their personality traits? Volitional personality change among college students in six continents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Funder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Vandello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michał Olech</w:t>
+                <w:t xml:space="preserve">Christelle Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (3), pp.231-258. </w:t>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (5), pp.1140-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0022022121997997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/pspp0000389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508458v1</w:t>
+                <w:t xml:space="preserve">hal-04252287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who in the world is trying to change their personality traits? Volitional personality change among college students in six continents.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Psychometric Properties and Correlates of Precarious Manhood Beliefs in 62 Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vandello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Olech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pspp0000389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (3), pp.231-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022022121997997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508517v1</w:t>
+                <w:t xml:space="preserve">hal-03508458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International optimism: Correlates and consequences of dispositional optimism across 61 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Sweeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Members of The International Situations Project</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89 (2), pp.288-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jopy.12582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit and Explicit Attitudes toward Hearing Aids: The Role of Media Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Adorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Di Cicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efisio Manunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (2), pp.171-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0261927X211009292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situational experience around the world: A replication and extension in 62 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Members of The International Situations Project</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88 (6), pp.1091-1110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jopy.12558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happiness around the world: A combined etic-emic approach across 63 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Funder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Beramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (12), pp.e0242718. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Country‐level and individual‐level predictors of men's support for gender equality in 42 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasza Kosakowska‐berezecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Besta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joesph Vandello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (6), pp.1276-1291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejsp.2696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement invariance of the moral vitalism scale across 28 cultural groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Rudnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christin-Melanie Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Aminihajibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bilewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.e0233989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0233989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining illness with evil: pathogen prevalence fosters moral vitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brock Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christin-Melanie Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Loughnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwini Ashokkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1914), pp.20191576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of a Pan-European Culture: European Values, Beliefs, and Models of Selfhood in Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian L Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (6), pp.868 - 887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0022022117738751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational mobility predicts social behaviors in 39 countries and is tied to historical farming and threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Yuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Talhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Schug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mie Kito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (29), pp.7521-7526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1713191115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being oneself through time: Bases of self-continuity across 55 cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellinor Owe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self and Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (3), pp.276-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15298868.2017.1330222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the ‘east–west’ dichotomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Confronting the meat paradox in different cultural contexts: Reactions among Chinese and French participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirui Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0000175⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (1), pp.187 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592065v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and culture-level components of survey response styles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is religious identity a social identity? Self-categorization of religious self in six countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter B. Smith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Camillo Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psicologia Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.189-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396890v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting the meat paradox in different cultural contexts: Reactions among Chinese and French participants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Beyond the ‘east–west’ dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellinor Owe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (8), pp.966-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592036v1</w:t>
+                <w:t xml:space="preserve">hal-01592065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is religious identity a social identity? Self-categorization of religious self in six countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual and culture-level components of survey response styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camillo Regalia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Peter B. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellinor Owe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (6), pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijop.12293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592072v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Bases for Self-Evaluation: Seeing Oneself Positively in Different Cultural Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Owe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (5), pp.657-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0146167214522836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualism as an Important Facet of Individualism-Collectivism: Personhood Beliefs Across 37 National Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Owe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (1), pp.24 - 45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0022022111430255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the Antitobacco Norm on the Selected Mode of Cognitive Dissonance Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (1), pp.57 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1559-1816.2012.00981.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Sociospatial Identity: Comparing Adolescents and Young Adults in Two French Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Félonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (4), pp.619 - 639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1464-0597.2012.00498.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture and the distinctiveness motive: Constructing identity in individualistic and collectivistic contexts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellinor Owe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (4), pp.833-855. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi être pro-environnemental ? Une approche socionormative des liens entre valeurs et « pro-environnementalisme »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Just Another Face in the Crowd? Distinctiveness Seeking in Sweden and Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma L. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Félonneau</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2009.09.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.125 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12646-010-0030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394140v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Another Face in the Crowd? Distinctiveness Seeking in Sweden and Britain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">« Femmes au volant, danger au tournant » Les conductrices sont-elles victimes d’une menace de stéréotype ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12646-010-0030-5⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.314 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30105-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394137v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Femmes au volant, danger au tournant » Les conductrices sont-elles victimes d’une menace de stéréotype ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Pourquoi être pro-environnemental ? Une approche socionormative des liens entre valeurs et « pro-environnementalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Félonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.237 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30105-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01805117v1</w:t>
+                <w:t xml:space="preserve">hal-01394140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populist Thin Ideology: From a Theoretical Conceptualisation to the Development of a New Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efisio Manunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilda Sensales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Psychology Perspectives on Populism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-232, 2024, Palgrave Studies in Political Psychology, 978-3-031-44073-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44073-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Manzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercultural Concepts And Issues. A Multi-Disciplinary Glossary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards meaningful comparisons of personality in large-scale cross-cultural studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sauerberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Members of The International Situations Project</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Funder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Realo, Anu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Praise Of An Inquisitive Mind: A Festschrift In Honor Of Jüri Allik On The Occasion Of His 70th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tartu Press, pp.123-139, 2019, 9789949779970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personhood beliefs across cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Y. Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Encyclopedia of Intercultural Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2017, 978-1-118-78394-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118783665.ieicc0258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7106,122 +7110,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPulist Thin Ideology Scale (POP-ThIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efisio Manunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLLE; Université de Toulouse; CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7289,51 +7293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86443EEF"/>
+    <w:nsid w:val="C469B072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7520,51 +7524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maja-becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1187-1699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Besta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goksu Celikkol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2025.100234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Osborne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stothard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Akbas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00246-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Preya Selvanathan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnifred Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Adelman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302241309554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L Vignoles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Crapolicchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01461672241231727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirkland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a M van Lange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Gorenz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandis Blake" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Amiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04806521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska-Berezecka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Baranski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gardiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shaman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Shagan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2024.104496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jssr.12874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Beramendi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2023.100088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J van Doesum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Acevedo-Triana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25538-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hornsey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Kang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sassenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntida Tanjitpiyanond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Ashokkumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Dejonckheere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Rhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Baguma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04262-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bosson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221129687" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Duff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciano Milfont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101722" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Crimston" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baguma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221101767" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Goldenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andero Uusberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01173-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vandello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022121997997" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sweeny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members of The International Situations Project" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12558" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska&#8208;berezecka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joesph Vandello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Rudnev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin-Melanie Vauclair" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aminihajibashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bilewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233989" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376083v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loughnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1576" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Easterbrook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022117738751" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yuki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Talhelm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schug" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Kito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713191115" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX8HR3B2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brambilla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Regalia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396887v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Vignoles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Easterbrook" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214522836" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00981.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWR9501F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2012.00498.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSHWD3Z1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. F&#233;lonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.09.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394137v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Eriksson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-010-0030-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30105-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KQLPJ9W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-44073-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44073-1_6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226410v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sauerberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808817v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+International+Encyclopedia+of+Intercultural+Communication%2C+3+Volume+Set-p-9781118783948" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118783665.ieicc0258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048326v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maja-becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1187-1699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Besta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goksu Celikkol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2025.100234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Osborne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stothard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Akbas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00246-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Preya Selvanathan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnifred Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Adelman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302241309554" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirkland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a M van Lange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Gorenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandis Blake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Amiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04806521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska-Berezecka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Baranski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gardiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shaman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Shagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2024.104496" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L Vignoles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Crapolicchio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01461672241231727" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Beramendi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2023.100088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jssr.12874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J van Doesum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Acevedo-Triana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25538-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hornsey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Kang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sassenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntida Tanjitpiyanond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Ashokkumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Dejonckheere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Rhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Baguma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04262-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Crimston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baguma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221101767" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bosson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221129687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Duff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciano Milfont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101722" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Goldenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andero Uusberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01173-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04252287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maisonneuve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vandello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022121997997" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sweeny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members of The International Situations Project" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12558" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225955v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242718" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska&#8208;berezecka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joesph Vandello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2696" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Rudnev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin-Melanie Vauclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aminihajibashi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bilewicz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233989" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loughnan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1576" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Easterbrook" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022117738751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yuki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Talhelm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Kito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713191115" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX8HR3B2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brambilla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Regalia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Vignoles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Easterbrook" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214522836" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805128v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00981.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWR9501F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2012.00498.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSHWD3Z1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394137v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Eriksson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-010-0030-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30105-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KQLPJ9W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. F&#233;lonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.09.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-44073-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44073-1_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226410v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sauerberger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+International+Encyclopedia+of+Intercultural+Communication%2C+3+Volume+Set-p-9781118783948" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118783665.ieicc0258" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>