--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,7238 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7186 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maja Becker </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof Maja Becker - Cross-Cultural Social Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maja-becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1187-1699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=b0feTSwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests are within cross-cultural social psychology. I am particularly interested in self/identity processes and their behavioural consequences. My current research further examines factors and processes underlying the adhesion to attitudes and beliefs in relation to high-stakes issues in contemporary societies (environment, political radicalisation, gender equality, moral judgment, and well-being). Lastly, some of my ongoing research aims to highlight factors and processes that reinforce vs. weaken prejudice and stereotypes in relation to certain social groups.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural logics of honor, face, and dignity as moderators of the relationship between group process and pro-migrant collective action intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Besta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goksu Celikkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Olech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Jurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100234. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cresp.2025.100234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When (and where) do pandemics foster anti-migrant actions? Individual-, contextual- and societal-level drivers affecting social cohesion during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Besta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Olech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Jurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.102269. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2025.102269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-immigration conspiracy beliefs are associated with endorsement of conventional and violent actions opposing immigration and attitudes towards democracy across 21 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma F Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Stothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Besta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulcin Akbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia C Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44271-025-00246-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-right movements in the Western world: How media exposure relates to normative beliefs and attitudes toward the far-right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Preya Selvanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnifred Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Adelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13684302241309554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the semantic priming effect across many languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Cuccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High economic inequality is linked to greater moralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul a M van Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Gorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khandis Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (7), pgae221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Collective Action Intention Toward Gender Equality Across Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Besta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Jurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Olech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Włodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychological Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1015-5759/a000857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality and conceptions of religiosity across the world’s religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Shaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennah Shagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.104496. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrp.2024.104496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does knowledge matter? How a target's knowledge of their COVID‐19 infection during a violation of preventive policies affects perceived immorality and dehumanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qirui Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trémolière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajsp.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populism, Economic Distress, Cultural Backlash, and Identity Threat: Integrating Patterns and Testing Cross-National Validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efisio Manunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Crapolicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01461672241231727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pavlacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01811-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic well-being of nations is associated with positive daily situational experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Beramendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cresp.2023.100088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind Attribution to Gods and Christians in the Chinese Cultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qirui Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Scientific Study of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (4), pp.885-900. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jssr.12874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinational data show that conspiracy beliefs are associated with the perception (and reality) of poor national economic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Hornsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Sassenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Jetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.78-89. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 32‐society investigation of the influence of perceived economic inequality on social class stereotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntida Tanjitpiyanond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Jetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (2), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Distress and Populism: Examining the Role of Identity Threat and Feelings of Social Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efisio Manunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Populism and Global Crises, 43 (5), pp.893-912. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pops.12824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social mindfulness predicts concern for nature and immigrants across 36 nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul a M van Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels J van Doesum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Acevedo-Triana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25538-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In COVID-19 Health Messaging, Loss Framing Increases Anxiety with Little-to-No Concomitant Benefits: Experimental Evidence from 84 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer S Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake H Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro I Kawachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.577-602. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42761-022-00128-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving societal pressure to be happy is linked to poor well-being, especially in happy nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Dejonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua J. Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter K. Baguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1514. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04262-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situational factors shape moral judgements in the trolley dilemma in Eastern, Southern and Western countries in a culturally diverse sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Bago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marton Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Protzko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kekecs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.880-895. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-022-01319-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global experiment on motivating social distancing during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Legate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Vy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netta Weinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlen Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (22), pp.104629. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2111091119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSACR: The Psychological Science Accelerator's COVID-19 Rapid-Response Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Michelle Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Michael Pavlacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/byqha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Expansiveness Around the World: The Role of Societal Factors Across 36 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Crimston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Jetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.305-318. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/19485506221101767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Self-Views Across 62 Countries : A Test of Competing Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Jurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Besta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Olech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/19485506221129687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-construals and environmental values in 55 cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taciano Milfont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who in the world is trying to change their personality traits? Volitional personality change among college students in six continents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (5), pp.1140-1156. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspp0000389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties and Correlates of Precarious Manhood Beliefs in 62 Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Jurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vandello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasza Kosakowska-Berezecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Olech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.231-258. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022022121997997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-country test of brief reappraisal interventions on emotions during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Goldenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andero Uusberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (8), pp.1089-1110. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-021-01173-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International optimism: Correlates and consequences of dispositional optimism across 61 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Sweeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of The International Situations Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (2), pp.288-304. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jopy.12582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Explicit Attitudes toward Hearing Aids: The Role of Media Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efisio Manunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.171-190. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0261927X211009292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happiness around the world: A combined etic-emic approach across 63 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Beramendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), pp.e0242718. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country‐level and individual‐level predictors of men's support for gender equality in 42 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasza Kosakowska‐berezecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Besta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Jurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joesph Vandello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (6), pp.1276-1291. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situational experience around the world: A replication and extension in 62 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of The International Situations Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88 (6), pp.1091-1110. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jopy.12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement invariance of the moral vitalism scale across 28 cultural groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Rudnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin-Melanie Vauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Aminihajibashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bilewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (6), pp.e0233989. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining illness with evil: pathogen prevalence fosters moral vitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brock Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin-Melanie Vauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Loughnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1914), pp.20191576. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of a Pan-European Culture: European Values, Beliefs, and Models of Selfhood in Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Easterbrook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (6), pp.868 - 887. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022022117738751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational mobility predicts social behaviors in 39 countries and is tied to historical farming and threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Talhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie Kito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (29), pp.7521-7526. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1713191115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being oneself through time: Bases of self-continuity across 55 cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellinor Owe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.276-293. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15298868.2017.1330222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the meat paradox in different cultural contexts: Reactions among Chinese and French participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qirui Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (1), pp.187 - 194. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is religious identity a social identity? Self-categorization of religious self in six countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Regalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the ‘east–west’ dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellinor Owe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (8), pp.966-1000. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and culture-level components of survey response styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellinor Owe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (6), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijop.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Bases for Self-Evaluation: Seeing Oneself Positively in Different Cultural Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Owe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp.657-675. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0146167214522836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualism as an Important Facet of Individualism-Collectivism: Personhood Beliefs Across 37 National Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Owe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (1), pp.24 - 45. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022022111430255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Antitobacco Norm on the Selected Mode of Cognitive Dissonance Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2012.00981.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Sociospatial Identity: Comparing Adolescents and Young Adults in Two French Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Félonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Parant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.619 - 639. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1464-0597.2012.00498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and the distinctiveness motive: Constructing identity in individualistic and collectivistic contexts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellinor Owe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (4), pp.833-855. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femmes au volant, danger au tournant » Les conductrices sont-elles victimes d’une menace de stéréotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.314 - 329. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30105-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Another Face in the Crowd? Distinctiveness Seeking in Sweden and Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma L. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian L. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.125 - 134. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12646-010-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi être pro-environnemental ? Une approche socionormative des liens entre valeurs et « pro-environnementalisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Félonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.237 - 250. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populist Thin Ideology: From a Theoretical Conceptualisation to the Development of a New Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efisio Manunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilda Sensales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Psychology Perspectives on Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-232, 2024, Palgrave Studies in Political Psychology, 978-3-031-44073-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44073-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Manzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Concepts And Issues. A Multi-Disciplinary Glossary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards meaningful comparisons of personality in large-scale cross-cultural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendolyn Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sauerberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of The International Situations Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Realo, Anu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Praise Of An Inquisitive Mind: A Festschrift In Honor Of Jüri Allik On The Occasion Of His 70th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu Press, pp.123-139, 2019, 9789949779970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personhood beliefs across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Y. Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Encyclopedia of Intercultural Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2017, 978-1-118-78394-8. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118783665.ieicc0258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPulist Thin Ideology Scale (POP-ThIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efisio Manunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLLE; Université de Toulouse; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7293,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C469B072"/>
+    <w:nsid w:val="122EB2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7524,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maja-becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1187-1699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Besta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goksu Celikkol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2025.100234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Osborne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stothard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Akbas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00246-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Preya Selvanathan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnifred Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Adelman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302241309554" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirkland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a M van Lange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Gorenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandis Blake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Amiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04806521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska-Berezecka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Baranski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gardiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shaman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Shagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2024.104496" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L Vignoles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Crapolicchio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01461672241231727" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Beramendi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2023.100088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jssr.12874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J van Doesum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Acevedo-Triana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25538-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hornsey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Kang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sassenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntida Tanjitpiyanond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Ashokkumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Dejonckheere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Rhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Baguma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04262-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Crimston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baguma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221101767" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bosson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221129687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Duff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciano Milfont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101722" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Goldenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andero Uusberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01173-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04252287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maisonneuve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vandello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022121997997" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sweeny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members of The International Situations Project" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12558" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225955v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242718" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska&#8208;berezecka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joesph Vandello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2696" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Rudnev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin-Melanie Vauclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aminihajibashi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bilewicz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233989" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loughnan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1576" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Easterbrook" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022117738751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yuki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Talhelm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Kito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713191115" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX8HR3B2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brambilla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Regalia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Vignoles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Easterbrook" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214522836" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805128v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00981.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWR9501F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2012.00498.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSHWD3Z1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394137v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Eriksson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-010-0030-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30105-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KQLPJ9W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. F&#233;lonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.09.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-44073-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44073-1_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226410v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sauerberger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+International+Encyclopedia+of+Intercultural+Communication%2C+3+Volume+Set-p-9781118783948" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118783665.ieicc0258" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maja-becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1187-1699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=b0feTSwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Besta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goksu Celikkol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2025.100234" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Osborne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2025.102269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stothard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Akbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00246-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Preya Selvanathan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnifred Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Adelman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302241309554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirkland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a M van Lange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Gorenz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khandis Blake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Amiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04806521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska-Berezecka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Baranski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Gardiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shaman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Shagan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2024.104496" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L Vignoles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Crapolicchio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01461672241231727" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Beramendi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2023.100088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jssr.12874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hornsey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sassenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2888" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntida Tanjitpiyanond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Ashokkumar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2908" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12824" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J van Doesum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Acevedo-Triana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25538-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Dejonckheere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Rhee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Baguma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04262-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Crimston" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baguma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221101767" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bosson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506221129687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Duff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciano Milfont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101722" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04252287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maisonneuve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000389" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vandello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022121997997" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Goldenberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dorison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andero Uusberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01173-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sweeny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members of The International Situations Project" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12582" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Kosakowska&#8208;berezecka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joesph Vandello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12558" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Rudnev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin-Melanie Vauclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aminihajibashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bilewicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233989" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loughnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Easterbrook" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022117738751" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yuki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Talhelm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schug" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Kito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713191115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805111v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellinor Owe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Brown" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1330222" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX8HR3B2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brambilla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Regalia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian L. Vignoles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smith" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000175" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Smith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12293" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Vignoles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Easterbrook" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214522836" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022111430255" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00981.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWR9501F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394188v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2012.00498.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSHWD3Z1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026853" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30105-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KQLPJ9W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Eriksson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-010-0030-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. F&#233;lonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.09.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-44073-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44073-1_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226410v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sauerberger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+International+Encyclopedia+of+Intercultural+Communication%2C+3+Volume+Set-p-9781118783948" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118783665.ieicc0258" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048326v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>