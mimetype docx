--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1576,239 +1576,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEWCAST: Anticipating resource management and QoE provisioning for mobile video streaming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+                <w:t xml:space="preserve">A Game Theoretic Model for Network Virus Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyed Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Elazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 17th International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485148v1</w:t>
+                <w:t xml:space="preserve">hal-03485126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Game Theoretic Model for Network Virus Protection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Elazouzi</w:t>
+                <w:t xml:space="preserve">NEWCAST: Anticipating resource management and QoE provisioning for mobile video streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 17th International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Coimbra, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2016.7523508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485126v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating Resource Management and QoE for Mobile Video Streaming under Imperfect Prediction</w:t>
               </w:r>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on NETwork Games COntrol and OPtimization (NETGCOOP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2481,352 +2481,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling Game-based Approach to Power Control Management in Wireless Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A game theoretic approach for the association problem in two-tier HetNets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wiecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Ibrahimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Majed Haddad</w:t>
+                <w:t xml:space="preserve">Habib Sidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM PM2HW2N - 8th Workshop on Performance Monitoring and Measurement of Heterogeneous Wireless and Wired Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.139-144, </w:t>
+              <w:t xml:space="preserve">ITC - 25th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Shanghai, China. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2512840.2512859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITC.2013.6662962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913197v1</w:t>
+                <w:t xml:space="preserve">hal-00913200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum Coordination and Learning in Energy Efficient Cognitive Radio Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+                <w:t xml:space="preserve">Signaling Game-based Approach to Power Control Management in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Habachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC - 78th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692419⟩</w:t>
+              <w:t xml:space="preserve">ACM PM2HW2N - 8th Workshop on Performance Monitoring and Measurement of Heterogeneous Wireless and Wired Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.139-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2512840.2512859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926936v1</w:t>
+                <w:t xml:space="preserve">hal-00913197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theoretic approach for the association problem in two-tier HetNets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrum Coordination and Learning in Energy Efficient Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Habib Sidi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Habachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC - 25th International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Shanghai, China. pp.1-9, </w:t>
+              <w:t xml:space="preserve">IEEE VTC - 78th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITC.2013.6662962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913200v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing access to the Internet with partial information</w:t>
               </w:r>
@@ -3581,51 +3581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129555v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidja Dominique Christelle Adje" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Habachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3283436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wiecek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3242926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman Qureshi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalil Shahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moazzam Islam Tiwana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3181595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Triki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2952498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu K Gupta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Capdevielle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kishor M." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.04.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2339271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedong Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2667522.2667529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.101613.122041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mehraj Shah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406908" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia-Georgiana Herculea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Capdevielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyed Khammassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mabrouki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2016.0026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Feki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Gachaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565146" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM.2015.7402056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Habib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2014.6848117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gaiech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512840.2512859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692419" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2013.6662962" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525466_0008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ratovelomanana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidham Ben Rached" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129555v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidja Dominique Christelle Adje" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Habachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3283436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wiecek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3242926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman Qureshi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalil Shahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moazzam Islam Tiwana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3181595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Triki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2952498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu K Gupta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Capdevielle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kishor M." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.04.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2339271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedong Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2667522.2667529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.101613.122041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mehraj Shah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406908" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia-Georgiana Herculea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Capdevielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyed Khammassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mabrouki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523508" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2016.0026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Feki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Gachaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565146" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM.2015.7402056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Habib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2014.6848117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gaiech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2013.6662962" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512840.2512859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692419" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525466_0008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ratovelomanana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidham Ben Rached" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>