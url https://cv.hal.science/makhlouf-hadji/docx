--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -234,330 +234,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t>
+                <w:t xml:space="preserve">Optimization of maintenance for complex manufacturing systems using stochastic Remaining Useful Life prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+                <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (82), </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845071v1</w:t>
+                <w:t xml:space="preserve">hal-04115818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of maintenance for complex manufacturing systems using stochastic Remaining Useful Life prognostics</w:t>
+                <w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai He</w:t>
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (82), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115818v1</w:t>
+                <w:t xml:space="preserve">hal-03845071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Adaptive Grouping Maintenance Strategies: New Scalable Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Hanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236 (5), pp.647-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,90 +591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (111), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -702,783 +702,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge computing optimization for efficient RRH-BBU assignment in Cloud Radio Access Networks</w:t>
+                <w:t xml:space="preserve">Cyber Security Game for Intelligent Transportation System (ITS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niezi Mharsi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirwan Ansari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2018.1800279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289233v1</w:t>
+                <w:t xml:space="preserve">hal-01896385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical programming approach for full coverage hole optimization in Cloud Radio Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Security Game for Intelligent Transportation System (ITS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Edge computing optimization for efficient RRH-BBU assignment in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niezi Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirwan Ansari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MNET.2018.1800279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896385v1</w:t>
+                <w:t xml:space="preserve">hal-02289233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualized network functions chaining and routing algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IoT_ProSe: Exploiting 3GPP services for task allocation in the Internet of Things.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+                <w:t xml:space="preserve">Virginia Pilloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Abd-Elrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471730v1</w:t>
+                <w:t xml:space="preserve">hal-01613552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT_ProSe: Exploiting 3GPP services for task allocation in the Internet of Things.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exact and heuristic resource mapping algorithms for distributed and hybrid clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouen Mechtri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Atzori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.681 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2427192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613552v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic resource mapping algorithms for distributed and hybrid clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mathematical programming approach for revenue maximization in cloud federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (4), pp.681 - 696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2427192⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.99 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2402674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462097v1</w:t>
+                <w:t xml:space="preserve">hal-01462096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical programming approach for revenue maximization in cloud federations</w:t>
+                <w:t xml:space="preserve">Virtualized network functions chaining and routing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.95 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2402674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game theory approach with dynamic pricing to optimize smart grid operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girod-Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (3), pp.186 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,51 +1525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum-weight subgraphs with unicyclic components and a lower-bounded girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1622,337 +1622,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks with unicyclic connected components and without short cycles</w:t>
+                <w:t xml:space="preserve">Designing Steiner networks with unicyclic connected components : an easy problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (1), pp.961-968. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.1541 - 1557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090759033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528556v1</w:t>
+                <w:t xml:space="preserve">hal-01308332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Steiner networks with unicyclic connected components : an easy problem</w:t>
+                <w:t xml:space="preserve">Steiner Networks with unicyclic connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090759033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steiner Networks with unicyclic connected components</w:t>
+                <w:t xml:space="preserve">Networks with unicyclic connected components and without short cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (1), pp.969-976. </w:t>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.961-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528042v1</w:t>
+                <w:t xml:space="preserve">hal-00528556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1964,533 +1964,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Automated Generation of Playbooks</w:t>
+                <w:t xml:space="preserve">Matching Knowledge Graphs for Cybersecurity Countermeasures Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéren A Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual IFIP Conference on Data and Applications Security and Privacy (DBSec)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference Science of Cyber Security (SciSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660477v1</w:t>
+                <w:t xml:space="preserve">hal-04671226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Knowledge Graphs for Cybersecurity Countermeasures Selection</w:t>
+                <w:t xml:space="preserve">Optimal Automated Generation of Playbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéren A Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boulahia-Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Science of Cyber Security (SciSec)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual IFIP Conference on Data and Applications Security and Privacy (DBSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, San Jose, United States. pp.191-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65172-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671226v1</w:t>
+                <w:t xml:space="preserve">hal-04660477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+                <w:t xml:space="preserve">Digital Twin Implementation for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIGITWIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gif sur Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926021v1</w:t>
+                <w:t xml:space="preserve">hal-04243001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Implementation for Predictive Maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Constrained dynamic virtual network embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGITWIN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 48th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEE, Oct 2023, Daytona Beach, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243001v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Maintenance using Digital Twin for Manufacturing Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGITWIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2509,637 +2509,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained dynamic virtual network embedding</w:t>
+                <w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai He</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 48th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEE, Oct 2023, Daytona Beach, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232578v1</w:t>
+                <w:t xml:space="preserve">hal-03926021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of maintenance of complex manufacturing systems using remaining useful life prognostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI INTSYS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30855-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812049v1</w:t>
+                <w:t xml:space="preserve">hal-03845051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic-Based Maintenance Optimization For Complex Systems</w:t>
+                <w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai He</w:t>
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968293v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of maintenance of complex manufacturing systems using remaining useful life prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+                <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mezali</w:t>
+                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Anger, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519146v1</w:t>
+                <w:t xml:space="preserve">hal-03812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t>
+                <w:t xml:space="preserve">Prognostic-Based Maintenance Optimization For Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+                <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI INTSYS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845051v1</w:t>
+                <w:t xml:space="preserve">hal-03968293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3173,64 +3173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Maintenance Optimization of Complex Industrial Systems under Uncertainty of Repair Time and Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,90 +3268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance optimization in complex systems using prognostic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3370,952 +3370,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping maintenance strategies optimization for complex systems: A constrained-clustering approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving Decision-Making-Process for robot navigation under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallek Mziou-Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021, 31st European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">intelligence conference on agents and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367241v1</w:t>
+                <w:t xml:space="preserve">hal-03094878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning Based Approach for Virtualized Face Detection at the Edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mathematical Programming Approach for Adversarial Attack Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Khalidi Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HPSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IInternational Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400759v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement, Routing and Scheduling Optimization in C-RAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained Clustering Problems: New Optimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed E.Kamal</w:t>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Madrid, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence and Soft Computing (ICAISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zakopan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401814v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Scalable Deep Neural Network Verification Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placement, Routing and Scheduling Optimization in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn-Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Ahmed E.Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043107v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Clustering Problems: New Optimization Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning Based Approach for Virtualized Face Detection at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalidi Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence and Soft Computing (ICAISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Zakopan, Poland</w:t>
+              <w:t xml:space="preserve">IEEE HPSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619077v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Programming Approach for Adversarial Attack Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Dynamic and Scalable Deep Neural Network Verification Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IInternational Conference on Agents and Artificial Intelligence</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043243v1</w:t>
+                <w:t xml:space="preserve">hal-03043107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Decision-Making-Process for robot navigation under uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Constrained Clustering Problems: NewOptimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">intelligence conference on agents and artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International conference on Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094878v1</w:t>
+                <w:t xml:space="preserve">hal-03400812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Clustering Problems: NewOptimization Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of Function Chaining on the Edge for IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaledi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusit Niyato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Artificial Intelligence and Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WCNC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400812v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Function Chaining on the Edge for IoT applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khaledi</w:t>
+                <w:t xml:space="preserve">Grouping maintenance strategies optimization for complex systems: A constrained-clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dusit Niyato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. </w:t>
+              <w:t xml:space="preserve">ESREL 2021, 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. 8p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_254-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093708v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Traffic-Aware Scheduling of Computing Resources in Cloud-RAN</w:t>
               </w:r>
@@ -4554,364 +4554,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective non-dominated sorting genetic algorithm for VNF chains placement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Full Coverage Hole Optimization in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niezi Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2018 : IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613473v1</w:t>
+                <w:t xml:space="preserve">hal-01843068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Coverage Hole Optimization in Cloud Radio Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Joint Optimization of Communication Latency and Resource Allocation in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SaCoNeT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, EL Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843068v1</w:t>
+                <w:t xml:space="preserve">hal-01873327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Communication Latency and Resource Allocation in Cloud Radio Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Scalable and Cost-Efficient Algorithms for Baseband Unit (BBU) Function Split Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusit Niyato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SaCoNeT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, EL Oued, Algeria</w:t>
+              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873327v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic placement of extended service function chains: Steiner-based approximation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCN 2018: 43rd IEEE conference on Local Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.307-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4939,815 +4956,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Cost-Efficient Algorithms for Baseband Unit (BBU) Function Split Placement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-objective non-dominated sorting genetic algorithm for VNF chains placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2018 : IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687712v1</w:t>
+                <w:t xml:space="preserve">hal-01613473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Unicyclic Graphs Spectra : New Results</w:t>
+                <w:t xml:space="preserve">Scalable and cost-efficient algorithms for VNF chaining and placement problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ming Chau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCABES 2016 (15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.245⟩</w:t>
+              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.92 - 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427303v1</w:t>
+                <w:t xml:space="preserve">hal-01630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and cost-efficient algorithms for VNF chaining and placement problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On Unicyclic Graphs Spectra : New Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Chau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.92 - 99, </w:t>
+              <w:t xml:space="preserve">DCABES 2016 (15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Paris, France. pp.586-593, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630011v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-D2D task allocation: an award-driven game theory approach</w:t>
+                <w:t xml:space="preserve">A novel virtual network embedding scheme based on Gomory-Hu tree within cloud's backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
+                <w:t xml:space="preserve">Oussama Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Aztori</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginia Pilloni</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2016 : 23rd International Conference on Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500355⟩</w:t>
+              <w:t xml:space="preserve">NOMS 2016 : Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.536 - 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370189v1</w:t>
+                <w:t xml:space="preserve">hal-01459189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient algorithms for critical resource allocation in cloud federations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A New Scalable and Energy Efficient Algorithm for VMs Reassignment in Cloud Data Centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Aoudjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2016 : 5th International Conference on Cloud Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE FiCLOUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471712v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Scalable and Energy Efficient Algorithm for VMs Reassignment in Cloud Data Centers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cost-efficient algorithms for critical resource allocation in cloud federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
+                <w:t xml:space="preserve">Benjamin Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE FiCLOUD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLOUDNET 2016 : 5th International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pisa, Italy. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet.2016.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613537v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel virtual network embedding scheme based on Gomory-Hu tree within cloud's backbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Soualah</w:t>
+                <w:t xml:space="preserve">Scalable and cost efficient algorithms for virtual CDN migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2016 : Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.536 - 542, </w:t>
+              <w:t xml:space="preserve">LCN 2016 : 41st IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.112 - 120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2016.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459189v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Blind: Why Encrypt If You Can Partition?</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Boudguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5835,541 +5835,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and cost efficient algorithms for virtual CDN migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IoT-D2D task allocation: an award-driven game theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Aztori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Pilloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2016 : 41st IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.112 - 120, </w:t>
+              <w:t xml:space="preserve">ICT 2016 : 23rd International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2016.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462218v1</w:t>
+                <w:t xml:space="preserve">hal-01370189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mathematical Programming Approach to Multi-Cloud Storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving profit through cloud federation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE CCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613533v1</w:t>
+                <w:t xml:space="preserve">hal-01613547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving profit through cloud federation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Mathematical Programming Approach to Multi-Cloud Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">CLOSER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613547v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online algorithm for servers consolidation in Cloud data centers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Virtual Machine Repacking in Clouds: Faster Live Migration Algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Labrogere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ACM SIGCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613549v1</w:t>
+                <w:t xml:space="preserve">hal-01613542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Machine Repacking in Clouds: Faster Live Migration Algorithms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Online algorithm for servers consolidation in Cloud data centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Labrogere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ICCCRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613542v1</w:t>
+                <w:t xml:space="preserve">hal-01613549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient VM scheduling for cloud data centers : exact allocation and migration algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExtremeGreen '13 : Extreme Green &amp; Energy Efficiency in Large Scale Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.671-678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6403,51 +6403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Resource Allocation in Clouds: Smart Placement with Live Migrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6472,64 +6472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum cost maximum flow algorithm for dynamic resource allocation in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOUD '12 : IEEE 5th International Conference on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.876-882, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6557,295 +6557,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux non-coopératifs dans les clouds : tarification des services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Constrained pricing for cloud resource allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011 : 12e Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NCA 2011 : 10th IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Cambridge, United States. pp.359 - 365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2011.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343139v1</w:t>
+                <w:t xml:space="preserve">hal-01303658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained pricing for cloud resource allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jeux non-coopératifs dans les clouds : tarification des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2011 : 10th IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2011 : 12e Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA.2011.64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303658v1</w:t>
+                <w:t xml:space="preserve">hal-01343139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nash Stackelberg approach for network pricing, revenue maximization and vertical handover decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCN 2011 : 36th Annual IEEE Conference on Local Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.622 - 629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6892,51 +6892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks with unicyclic connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6968,165 +6968,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le partitionnement des graphes en composantes unicycliques avec contraintes</w:t>
+                <w:t xml:space="preserve">On unicyclic graphs with a lower bounded girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC5 : Journées Polyèdres et Optimisation Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rouen, Paris, France. pp.50 - 51</w:t>
+              <w:t xml:space="preserve">ECCO XXI : European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374120v1</w:t>
+                <w:t xml:space="preserve">hal-01378749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires sur les graphes à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7158,122 +7158,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On unicyclic graphs with a lower bounded girth</w:t>
+                <w:t xml:space="preserve">Sur le partitionnement des graphes en composantes unicycliques avec contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXI : European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">JPOC5 : Journées Polyèdres et Optimisation Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rouen, Paris, France. pp.50 - 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378749v1</w:t>
+                <w:t xml:space="preserve">hal-01374120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7291,90 +7291,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive maintenance optimization under stochastic production in complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer book chapter of ICORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,163 +7431,163 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de réseaux à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre [cs.OH]. Institut National des Télécommunications, 2009. Français. </w:t>
+              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2009TELE0012⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00717560v1</w:t>
+                <w:t xml:space="preserve">tel-00459860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de réseaux à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
+              <w:t xml:space="preserve">Autre [cs.OH]. Institut National des Télécommunications, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2009TELE0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00459860v1</w:t>
+                <w:t xml:space="preserve">tel-00717560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7742,51 +7742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109348" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211049924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niezi Mharsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2018.1800279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG41DMHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pilloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Abd-Elrahman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Atzori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Mechtri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2427192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2402674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.4.3.186-198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1JBZ1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMKLPZRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090759033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCK5WTQ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65172-4_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_254-cd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalidi Idrissi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E.Kamal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibn Khedher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn Khedher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaledi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusit Niyato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319250" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.245" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899395" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Mohamed Abd Elrahman Abousabea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Aztori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500355" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aupetit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2016.11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djennane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Soualah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502855" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rebai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labrogere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.36" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2011.64" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374120v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TELE0012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211049924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2018.1800279" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niezi Mharsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pilloni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Abd-Elrahman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Atzori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Mechtri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2427192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2402674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG41DMHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.4.3.186-198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1JBZ1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090759033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCK5WTQ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMKLPZRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65172-4_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223368" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibn Khedher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn Khedher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E.Kamal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalidi Idrissi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaledi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusit Niyato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_254-cd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319250" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Soualah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502855" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djennane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aupetit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2016.11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Mohamed Abd Elrahman Abousabea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.23" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Aztori" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500355" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rebai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labrogere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.36" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2011.64" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TELE0012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>