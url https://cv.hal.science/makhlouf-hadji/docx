--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -234,330 +234,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of maintenance for complex manufacturing systems using stochastic Remaining Useful Life prognostics</w:t>
+                <w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai He</w:t>
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (82), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115818v1</w:t>
+                <w:t xml:space="preserve">hal-03845071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t>
+                <w:t xml:space="preserve">Optimization of maintenance for complex manufacturing systems using stochastic Remaining Useful Life prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Junkai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (82), </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845071v1</w:t>
+                <w:t xml:space="preserve">hal-04115818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Adaptive Grouping Maintenance Strategies: New Scalable Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Hanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236 (5), pp.647-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,90 +591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (111), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -702,783 +702,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Security Game for Intelligent Transportation System (ITS)</w:t>
+                <w:t xml:space="preserve">Edge computing optimization for efficient RRH-BBU assignment in Cloud Radio Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Niezi Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirwan Ansari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896385v1</w:t>
+                <w:t xml:space="preserve">hal-02289233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical programming approach for full coverage hole optimization in Cloud Radio Access Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cyber Security Game for Intelligent Transportation System (ITS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirwan Ansari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2018.1800279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965280v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge computing optimization for efficient RRH-BBU assignment in Cloud Radio Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A mathematical programming approach for full coverage hole optimization in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 164</w:t>
+              <w:t xml:space="preserve">, 2019, 150, pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289233v1</w:t>
+                <w:t xml:space="preserve">hal-01965280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT_ProSe: Exploiting 3GPP services for task allocation in the Internet of Things.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Virtualized network functions chaining and routing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Pilloni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.95 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613552v1</w:t>
+                <w:t xml:space="preserve">hal-01471730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic resource mapping algorithms for distributed and hybrid clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IoT_ProSe: Exploiting 3GPP services for task allocation in the Internet of Things.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Pilloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouen Mechtri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Emad Abd-Elrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+                <w:t xml:space="preserve">Luigi Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462097v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical programming approach for revenue maximization in cloud federations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exact and heuristic resource mapping algorithms for distributed and hybrid clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouen Mechtri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (1), pp.99 - 111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2402674⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.681 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2427192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462096v1</w:t>
+                <w:t xml:space="preserve">hal-01462097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualized network functions chaining and routing algorithms</w:t>
+                <w:t xml:space="preserve">Mathematical programming approach for revenue maximization in cloud federations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.99 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2402674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01471730v1</w:t>
+                <w:t xml:space="preserve">hal-01462096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game theory approach with dynamic pricing to optimize smart grid operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girod-Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (3), pp.186 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,51 +1525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum-weight subgraphs with unicyclic components and a lower-bounded girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1622,337 +1622,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Steiner networks with unicyclic connected components : an easy problem</w:t>
+                <w:t xml:space="preserve">Networks with unicyclic connected components and without short cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (4), pp.1541 - 1557. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.961-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090759033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308332v1</w:t>
+                <w:t xml:space="preserve">hal-00528556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steiner Networks with unicyclic connected components</w:t>
+                <w:t xml:space="preserve">Designing Steiner networks with unicyclic connected components : an easy problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.1541 - 1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090759033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.123⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00528042v1</w:t>
+                <w:t xml:space="preserve">hal-01308332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks with unicyclic connected components and without short cycles</w:t>
+                <w:t xml:space="preserve">Steiner Networks with unicyclic connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (1), pp.961-968. </w:t>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.969-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528556v1</w:t>
+                <w:t xml:space="preserve">hal-00528042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1964,533 +1964,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Knowledge Graphs for Cybersecurity Countermeasures Selection</w:t>
+                <w:t xml:space="preserve">Optimal Automated Generation of Playbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéren A Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boulahia-Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Science of Cyber Security (SciSec)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual IFIP Conference on Data and Applications Security and Privacy (DBSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, San Jose, United States. pp.191-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65172-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671226v1</w:t>
+                <w:t xml:space="preserve">hal-04660477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Automated Generation of Playbooks</w:t>
+                <w:t xml:space="preserve">Matching Knowledge Graphs for Cybersecurity Countermeasures Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéren A Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual IFIP Conference on Data and Applications Security and Privacy (DBSec)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference Science of Cyber Security (SciSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660477v1</w:t>
+                <w:t xml:space="preserve">hal-04671226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Implementation for Predictive Maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGITWIN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243001v1</w:t>
+                <w:t xml:space="preserve">hal-03926021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained dynamic virtual network embedding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Digital Twin Implementation for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 48th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIGITWIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gif sur Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232578v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Maintenance using Digital Twin for Manufacturing Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGITWIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2509,187 +2509,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t>
+                <w:t xml:space="preserve">Constrained dynamic virtual network embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Junkai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">The 48th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEE, Oct 2023, Daytona Beach, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926021v1</w:t>
+                <w:t xml:space="preserve">hal-04232578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI INTSYS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2723,90 +2723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2840,90 +2840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of maintenance of complex manufacturing systems using remaining useful life prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Anger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2948,90 +2948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic-Based Maintenance Optimization For Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3056,90 +3056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3173,64 +3173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Maintenance Optimization of Complex Industrial Systems under Uncertainty of Repair Time and Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,90 +3268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance optimization in complex systems using prognostic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3370,952 +3370,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Decision-Making-Process for robot navigation under uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Grouping maintenance strategies optimization for complex systems: A constrained-clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">intelligence conference on agents and artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2021, 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_254-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094878v1</w:t>
+                <w:t xml:space="preserve">hal-03367241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Programming Approach for Adversarial Attack Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Decision-Making-Process for robot navigation under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mallek Mziou-Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IInternational Conference on Agents and Artificial Intelligence</w:t>
+              <w:t xml:space="preserve">intelligence conference on agents and artificial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043243v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Clustering Problems: New Optimization Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Mathematical Programming Approach for Adversarial Attack Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence and Soft Computing (ICAISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Zakopan, Poland</w:t>
+              <w:t xml:space="preserve">IInternational Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619077v1</w:t>
+                <w:t xml:space="preserve">hal-03043243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement, Routing and Scheduling Optimization in C-RAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constrained Clustering Problems: New Optimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed E.Kamal</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Madrid, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence and Soft Computing (ICAISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zakopan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401814v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning Based Approach for Virtualized Face Detection at the Edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Placement, Routing and Scheduling Optimization in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn-Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Khalidi Idrissi</w:t>
+                <w:t xml:space="preserve">Ahmed E.Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HPSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400759v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Scalable Deep Neural Network Verification Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning Based Approach for Virtualized Face Detection at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalidi Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE HPSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043107v1</w:t>
+                <w:t xml:space="preserve">hal-03400759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Clustering Problems: NewOptimization Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic and Scalable Deep Neural Network Verification Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Artificial Intelligence and Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400812v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Function Chaining on the Edge for IoT applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constrained Clustering Problems: NewOptimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dusit Niyato</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zakopane, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093708v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping maintenance strategies optimization for complex systems: A constrained-clustering approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Hanini</w:t>
+                <w:t xml:space="preserve">Optimization of Function Chaining on the Edge for IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaledi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusit Niyato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021, 31st European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France. 8p, </w:t>
+              <w:t xml:space="preserve">IEEE WCNC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_254-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367241v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Traffic-Aware Scheduling of Computing Resources in Cloud-RAN</w:t>
               </w:r>
@@ -4554,381 +4554,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Coverage Hole Optimization in Cloud Radio Access Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A multi-objective non-dominated sorting genetic algorithm for VNF chains placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2018 : IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843068v1</w:t>
+                <w:t xml:space="preserve">hal-01613473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Communication Latency and Resource Allocation in Cloud Radio Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Full Coverage Hole Optimization in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SaCoNeT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, EL Oued, Algeria</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873327v1</w:t>
+                <w:t xml:space="preserve">hal-01843068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Cost-Efficient Algorithms for Baseband Unit (BBU) Function Split Placement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Joint Optimization of Communication Latency and Resource Allocation in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SaCoNeT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, EL Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687712v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic placement of extended service function chains: Steiner-based approximation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCN 2018: 43rd IEEE conference on Local Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.307-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4956,187 +4939,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective non-dominated sorting genetic algorithm for VNF chains placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable and Cost-Efficient Algorithms for Baseband Unit (BBU) Function Split Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niezi Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusit Niyato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2018 : IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613473v1</w:t>
+                <w:t xml:space="preserve">hal-01687712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and cost-efficient algorithms for VNF chaining and placement problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.92 - 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5170,51 +5170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Unicyclic Graphs Spectra : New Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Chau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5255,499 +5255,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel virtual network embedding scheme based on Gomory-Hu tree within cloud's backbone</w:t>
+                <w:t xml:space="preserve">IoT-D2D task allocation: an award-driven game theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Soualah</w:t>
+                <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Luigi Aztori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Pilloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2016 : Network Operations and Management Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502855⟩</w:t>
+              <w:t xml:space="preserve">ICT 2016 : 23rd International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459189v1</w:t>
+                <w:t xml:space="preserve">hal-01370189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Scalable and Energy Efficient Algorithm for VMs Reassignment in Cloud Data Centers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A novel virtual network embedding scheme based on Gomory-Hu tree within cloud's backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Aoudjit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE FiCLOUD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2016 : Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.536 - 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613537v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient algorithms for critical resource allocation in cloud federations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A New Scalable and Energy Efficient Algorithm for VMs Reassignment in Cloud Data Centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Aupetit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+                <w:t xml:space="preserve">Nabila Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Aoudjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2016 : 5th International Conference on Cloud Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE FiCLOUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471712v1</w:t>
+                <w:t xml:space="preserve">hal-01613537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and cost efficient algorithms for virtual CDN migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cost-efficient algorithms for critical resource allocation in cloud federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
+                <w:t xml:space="preserve">Benjamin Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2016 : 41st IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.112 - 120, </w:t>
+              <w:t xml:space="preserve">CLOUDNET 2016 : 5th International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pisa, Italy. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2016.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet.2016.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462218v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Blind: Why Encrypt If You Can Partition?</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Boudguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5835,213 +5835,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-D2D task allocation: an award-driven game theory approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Scalable and cost efficient algorithms for virtual CDN migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Aztori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginia Pilloni</w:t>
+                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2016 : 23rd International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">LCN 2016 : 41st IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.112 - 120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2016.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370189v1</w:t>
+                <w:t xml:space="preserve">hal-01462218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving profit through cloud federation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CCNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6066,51 +6066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mathematical Programming Approach to Multi-Cloud Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOSER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6129,247 +6129,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Machine Repacking in Clouds: Faster Live Migration Algorithms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Online algorithm for servers consolidation in Cloud data centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Labrogere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ICCCRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613542v1</w:t>
+                <w:t xml:space="preserve">hal-01613549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online algorithm for servers consolidation in Cloud data centers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Virtual Machine Repacking in Clouds: Faster Live Migration Algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Labrogere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ACM SIGCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613549v1</w:t>
+                <w:t xml:space="preserve">hal-01613542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient VM scheduling for cloud data centers : exact allocation and migration algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExtremeGreen '13 : Extreme Green &amp; Energy Efficiency in Large Scale Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.671-678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6403,51 +6403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Resource Allocation in Clouds: Smart Placement with Live Migrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6472,64 +6472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum cost maximum flow algorithm for dynamic resource allocation in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOUD '12 : IEEE 5th International Conference on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.876-882, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6563,77 +6563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained pricing for cloud resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCA 2011 : 10th IEEE International Symposium on Network Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cambridge, United States. pp.359 - 365, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,77 +6667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux non-coopératifs dans les clouds : tarification des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2011 : 12e Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6775,77 +6775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nash Stackelberg approach for network pricing, revenue maximization and vertical handover decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCN 2011 : 36th Annual IEEE Conference on Local Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.622 - 629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6892,51 +6892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks with unicyclic connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6968,312 +6968,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On unicyclic graphs with a lower bounded girth</w:t>
+                <w:t xml:space="preserve">Sur le partitionnement des graphes en composantes unicycliques avec contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXI : European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">JPOC5 : Journées Polyèdres et Optimisation Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rouen, Paris, France. pp.50 - 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378749v1</w:t>
+                <w:t xml:space="preserve">hal-01374120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires sur les graphes à composantes connexes unicycliques</w:t>
+                <w:t xml:space="preserve">On unicyclic graphs with a lower bounded girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2008 : 9ème congrés de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ECCO XXI : European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380276v1</w:t>
+                <w:t xml:space="preserve">hal-01378749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le partitionnement des graphes en composantes unicycliques avec contraintes</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires sur les graphes à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC5 : Journées Polyèdres et Optimisation Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rouen, Paris, France. pp.50 - 51</w:t>
+              <w:t xml:space="preserve">Roadef 2008 : 9ème congrés de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374120v1</w:t>
+                <w:t xml:space="preserve">hal-01380276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7291,90 +7291,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive maintenance optimization under stochastic production in complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer book chapter of ICORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,51 +7431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de réseaux à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7502,51 +7502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de réseaux à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Institut National des Télécommunications, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009TELE0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7742,51 +7742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211049924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2018.1800279" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niezi Mharsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pilloni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Abd-Elrahman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Atzori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Mechtri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2427192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2402674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG41DMHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.4.3.186-198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1JBZ1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090759033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCK5WTQ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMKLPZRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65172-4_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223368" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibn Khedher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn Khedher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E.Kamal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalidi Idrissi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaledi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusit Niyato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_254-cd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319250" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Soualah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502855" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djennane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aupetit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2016.11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Mohamed Abd Elrahman Abousabea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.23" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Aztori" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500355" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rebai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labrogere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.36" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2011.64" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TELE0012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109348" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211049924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niezi Mharsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2018.1800279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG41DMHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pilloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Abd-Elrahman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Atzori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Mechtri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2427192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2402674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.4.3.186-198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1JBZ1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMKLPZRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090759033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCK5WTQ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65172-4_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_254-cd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibn Khedher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn Khedher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E.Kamal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalidi Idrissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaledi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusit Niyato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319250" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Mohamed Abd Elrahman Abousabea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Aztori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500355" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Soualah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djennane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aupetit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2016.11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rebai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labrogere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.36" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2011.64" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374120v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TELE0012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>