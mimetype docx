--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -234,330 +234,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t>
+                <w:t xml:space="preserve">Optimization of maintenance for complex manufacturing systems using stochastic Remaining Useful Life prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+                <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (82), </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845071v1</w:t>
+                <w:t xml:space="preserve">hal-04115818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of maintenance for complex manufacturing systems using stochastic Remaining Useful Life prognostics</w:t>
+                <w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai He</w:t>
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (82), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115818v1</w:t>
+                <w:t xml:space="preserve">hal-03845071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Adaptive Grouping Maintenance Strategies: New Scalable Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Hanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236 (5), pp.647-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,90 +591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (111), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -702,783 +702,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge computing optimization for efficient RRH-BBU assignment in Cloud Radio Access Networks</w:t>
+                <w:t xml:space="preserve">Cyber Security Game for Intelligent Transportation System (ITS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niezi Mharsi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirwan Ansari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2018.1800279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289233v1</w:t>
+                <w:t xml:space="preserve">hal-01896385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Security Game for Intelligent Transportation System (ITS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A mathematical programming approach for full coverage hole optimization in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niezi Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirwan Ansari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.117-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896385v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical programming approach for full coverage hole optimization in Cloud Radio Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Edge computing optimization for efficient RRH-BBU assignment in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150, pp.117-126</w:t>
+              <w:t xml:space="preserve">, 2019, 164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965280v1</w:t>
+                <w:t xml:space="preserve">hal-02289233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualized network functions chaining and routing algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IoT_ProSe: Exploiting 3GPP services for task allocation in the Internet of Things.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+                <w:t xml:space="preserve">Virginia Pilloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Abd-Elrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471730v1</w:t>
+                <w:t xml:space="preserve">hal-01613552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT_ProSe: Exploiting 3GPP services for task allocation in the Internet of Things.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exact and heuristic resource mapping algorithms for distributed and hybrid clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouen Mechtri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Atzori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.681 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2427192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613552v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic resource mapping algorithms for distributed and hybrid clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mathematical programming approach for revenue maximization in cloud federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (4), pp.681 - 696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2427192⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.99 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2402674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462097v1</w:t>
+                <w:t xml:space="preserve">hal-01462096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical programming approach for revenue maximization in cloud federations</w:t>
+                <w:t xml:space="preserve">Virtualized network functions chaining and routing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.95 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2402674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game theory approach with dynamic pricing to optimize smart grid operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girod-Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (3), pp.186 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,51 +1525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum-weight subgraphs with unicyclic components and a lower-bounded girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1622,337 +1622,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks with unicyclic connected components and without short cycles</w:t>
+                <w:t xml:space="preserve">Designing Steiner networks with unicyclic connected components : an easy problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (1), pp.961-968. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.1541 - 1557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090759033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528556v1</w:t>
+                <w:t xml:space="preserve">hal-01308332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Steiner networks with unicyclic connected components : an easy problem</w:t>
+                <w:t xml:space="preserve">Steiner Networks with unicyclic connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090759033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steiner Networks with unicyclic connected components</w:t>
+                <w:t xml:space="preserve">Networks with unicyclic connected components and without short cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (1), pp.969-976. </w:t>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.961-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528042v1</w:t>
+                <w:t xml:space="preserve">hal-00528556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1964,732 +1964,732 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Automated Generation of Playbooks</w:t>
+                <w:t xml:space="preserve">Matching Knowledge Graphs for Cybersecurity Countermeasures Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéren A Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual IFIP Conference on Data and Applications Security and Privacy (DBSec)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference Science of Cyber Security (SciSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660477v1</w:t>
+                <w:t xml:space="preserve">hal-04671226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Knowledge Graphs for Cybersecurity Countermeasures Selection</w:t>
+                <w:t xml:space="preserve">Optimal Automated Generation of Playbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéren A Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boulahia-Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Science of Cyber Security (SciSec)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual IFIP Conference on Data and Applications Security and Privacy (DBSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, San Jose, United States. pp.191-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65172-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671226v1</w:t>
+                <w:t xml:space="preserve">hal-04660477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+                <w:t xml:space="preserve">Digital Twin Implementation for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIGITWIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gif sur Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926021v1</w:t>
+                <w:t xml:space="preserve">hal-04243001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Implementation for Predictive Maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Defined Maintenance using Digital Twin for Manufacturing Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGITWIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243001v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Maintenance using Digital Twin for Manufacturing Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Constrained dynamic virtual network embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGITWIN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 48th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEE, Oct 2023, Daytona Beach, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242997v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained dynamic virtual network embedding</w:t>
+                <w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai He</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 48th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEE, Oct 2023, Daytona Beach, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN58197.2023.10223368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232578v1</w:t>
+                <w:t xml:space="preserve">hal-03926021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI INTSYS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2717,429 +2717,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of maintenance of complex manufacturing systems using remaining useful life prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+                <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mezali</w:t>
+                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESREL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Anger, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519146v1</w:t>
+                <w:t xml:space="preserve">hal-03812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of maintenance of complex manufacturing systems using remaining useful life prognostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic-Based Maintenance Optimization For Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Anger, France</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812049v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic-Based Maintenance Optimization For Complex Systems</w:t>
+                <w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai He</w:t>
+                <w:t xml:space="preserve">Shangyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968293v1</w:t>
+                <w:t xml:space="preserve">hal-03519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3173,64 +3173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Maintenance Optimization of Complex Industrial Systems under Uncertainty of Repair Time and Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,90 +3268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance optimization in complex systems using prognostic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3370,952 +3370,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping maintenance strategies optimization for complex systems: A constrained-clustering approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving Decision-Making-Process for robot navigation under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallek Mziou-Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021, 31st European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">intelligence conference on agents and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367241v1</w:t>
+                <w:t xml:space="preserve">hal-03094878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Decision-Making-Process for robot navigation under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning Based Approach for Virtualized Face Detection at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallek Mziou-Sallami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Mohammed Khalidi Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">intelligence conference on agents and artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE HPSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094878v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Programming Approach for Adversarial Attack Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placement, Routing and Scheduling Optimization in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+                <w:t xml:space="preserve">Hatem Ibn-Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed E.Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IInternational Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043243v1</w:t>
+                <w:t xml:space="preserve">hal-03401814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Clustering Problems: New Optimization Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dynamic and Scalable Deep Neural Network Verification Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence and Soft Computing (ICAISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Zakopan, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619077v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement, Routing and Scheduling Optimization in C-RAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mathematical Programming Approach for Adversarial Attack Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed E.Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Madrid, France</w:t>
+              <w:t xml:space="preserve">IInternational Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401814v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning Based Approach for Virtualized Face Detection at the Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained Clustering Problems: New Optimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Khalidi Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HPSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence and Soft Computing (ICAISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zakopan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400759v1</w:t>
+                <w:t xml:space="preserve">hal-04619077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Scalable Deep Neural Network Verification Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Constrained Clustering Problems: NewOptimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International conference on Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043107v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Clustering Problems: NewOptimization Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of Function Chaining on the Edge for IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaledi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibn Khedher</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusit Niyato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Artificial Intelligence and Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WCNC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400812v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Function Chaining on the Edge for IoT applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khaledi</w:t>
+                <w:t xml:space="preserve">Grouping maintenance strategies optimization for complex systems: A constrained-clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dusit Niyato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. </w:t>
+              <w:t xml:space="preserve">ESREL 2021, 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. 8p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_254-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093708v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Traffic-Aware Scheduling of Computing Resources in Cloud-RAN</w:t>
               </w:r>
@@ -4554,589 +4554,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective non-dominated sorting genetic algorithm for VNF chains placement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Full Coverage Hole Optimization in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niezi Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2018 : IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613473v1</w:t>
+                <w:t xml:space="preserve">hal-01843068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Coverage Hole Optimization in Cloud Radio Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Joint Optimization of Communication Latency and Resource Allocation in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niezi Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SaCoNeT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, EL Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843068v1</w:t>
+                <w:t xml:space="preserve">hal-01873327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Communication Latency and Resource Allocation in Cloud Radio Access Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic placement of extended service function chains: Steiner-based approximation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SaCoNeT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LCN 2018: 43rd IEEE conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.307-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2018.8638044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873327v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic placement of extended service function chains: Steiner-based approximation algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Scalable and Cost-Efficient Algorithms for Baseband Unit (BBU) Function Split Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niezi Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusit Niyato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2018: 43rd IEEE conference on Local Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851804v1</w:t>
+                <w:t xml:space="preserve">hal-01687712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Cost-Efficient Algorithms for Baseband Unit (BBU) Function Split Placement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-objective non-dominated sorting genetic algorithm for VNF chains placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2018 : IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687712v1</w:t>
+                <w:t xml:space="preserve">hal-01613473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and cost-efficient algorithms for VNF chaining and placement problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.92 - 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5170,51 +5170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Unicyclic Graphs Spectra : New Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Chau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5255,793 +5255,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-D2D task allocation: an award-driven game theory approach</w:t>
+                <w:t xml:space="preserve">A novel virtual network embedding scheme based on Gomory-Hu tree within cloud's backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
+                <w:t xml:space="preserve">Oussama Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Aztori</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginia Pilloni</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2016 : 23rd International Conference on Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500355⟩</w:t>
+              <w:t xml:space="preserve">NOMS 2016 : Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.536 - 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370189v1</w:t>
+                <w:t xml:space="preserve">hal-01459189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel virtual network embedding scheme based on Gomory-Hu tree within cloud's backbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Soualah</w:t>
+                <w:t xml:space="preserve">Cost-efficient algorithms for critical resource allocation in cloud federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Benjamin Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2016 : Network Operations and Management Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502855⟩</w:t>
+              <w:t xml:space="preserve">CLOUDNET 2016 : 5th International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pisa, Italy. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet.2016.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459189v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Scalable and Energy Efficient Algorithm for VMs Reassignment in Cloud Data Centers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Djennane</w:t>
+                <w:t xml:space="preserve">Rachida Aoudjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouzefrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE FiCLOUD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient algorithms for critical resource allocation in cloud federations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Light Blind: Why Encrypt If You Can Partition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Boudguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2016 : 5th International Conference on Cloud Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Colmar, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471712v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Blind: Why Encrypt If You Can Partition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable and cost efficient algorithms for virtual CDN migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Cincilla</w:t>
+                <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Boudguiga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Security and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LCN 2016 : 41st IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.112 - 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2016.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576052v1</w:t>
+                <w:t xml:space="preserve">hal-01462218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and cost efficient algorithms for virtual CDN migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IoT-D2D task allocation: an award-driven game theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Mohamed Abd Elrahman Abousabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Aztori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Pilloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2016 : 41st IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.112 - 120, </w:t>
+              <w:t xml:space="preserve">ICT 2016 : 23rd International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2016.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462218v1</w:t>
+                <w:t xml:space="preserve">hal-01370189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving profit through cloud federation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CCNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6066,51 +6066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mathematical Programming Approach to Multi-Cloud Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOSER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6129,247 +6129,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online algorithm for servers consolidation in Cloud data centers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Virtual Machine Repacking in Clouds: Faster Live Migration Algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Labrogere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ACM SIGCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613549v1</w:t>
+                <w:t xml:space="preserve">hal-01613542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Machine Repacking in Clouds: Faster Live Migration Algorithms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Online algorithm for servers consolidation in Cloud data centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Labrogere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ICCCRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613542v1</w:t>
+                <w:t xml:space="preserve">hal-01613549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient VM scheduling for cloud data centers : exact allocation and migration algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExtremeGreen '13 : Extreme Green &amp; Energy Efficiency in Large Scale Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.671-678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6403,51 +6403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Resource Allocation in Clouds: Smart Placement with Live Migrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6472,64 +6472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum cost maximum flow algorithm for dynamic resource allocation in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOUD '12 : IEEE 5th International Conference on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.876-882, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6563,77 +6563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained pricing for cloud resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCA 2011 : 10th IEEE International Symposium on Network Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cambridge, United States. pp.359 - 365, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,77 +6667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux non-coopératifs dans les clouds : tarification des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2011 : 12e Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6775,77 +6775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nash Stackelberg approach for network pricing, revenue maximization and vertical handover decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCN 2011 : 36th Annual IEEE Conference on Local Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.622 - 629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6892,51 +6892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks with unicyclic connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6968,165 +6968,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le partitionnement des graphes en composantes unicycliques avec contraintes</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires sur les graphes à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC5 : Journées Polyèdres et Optimisation Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rouen, Paris, France. pp.50 - 51</w:t>
+              <w:t xml:space="preserve">Roadef 2008 : 9ème congrés de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374120v1</w:t>
+                <w:t xml:space="preserve">hal-01380276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On unicyclic graphs with a lower bounded girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7158,122 +7158,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires sur les graphes à composantes connexes unicycliques</w:t>
+                <w:t xml:space="preserve">Sur le partitionnement des graphes en composantes unicycliques avec contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2008 : 9ème congrés de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">JPOC5 : Journées Polyèdres et Optimisation Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rouen, Paris, France. pp.50 - 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380276v1</w:t>
+                <w:t xml:space="preserve">hal-01374120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7291,90 +7291,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive maintenance optimization under stochastic production in complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hadji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer book chapter of ICORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,163 +7431,163 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de réseaux à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
+              <w:t xml:space="preserve">Autre [cs.OH]. Institut National des Télécommunications, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2009TELE0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00459860v1</w:t>
+                <w:t xml:space="preserve">tel-00717560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de réseaux à composantes connexes unicycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre [cs.OH]. Institut National des Télécommunications, 2009. Français. </w:t>
+              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2009TELE0012⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00717560v1</w:t>
+                <w:t xml:space="preserve">tel-00459860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7742,51 +7742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109348" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211049924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niezi Mharsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2018.1800279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG41DMHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pilloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Abd-Elrahman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Atzori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Mechtri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2427192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2402674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.4.3.186-198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1JBZ1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMKLPZRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090759033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCK5WTQ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65172-4_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_254-cd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibn Khedher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn Khedher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E.Kamal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalidi Idrissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaledi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusit Niyato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319250" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Mohamed Abd Elrahman Abousabea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Aztori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500355" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Soualah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djennane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aupetit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2016.11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rebai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labrogere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.36" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2011.64" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374120v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TELE0012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Anjos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211049924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirwan Ansari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2018.1800279" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niezi Mharsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pilloni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Abd-Elrahman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Atzori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Mechtri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2427192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2402674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG41DMHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.4.3.186-198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1JBZ1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090759033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCK5WTQ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMKLPZRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65172-4_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nahi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN58197.2023.10223368" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Anjos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibn Khedher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallek Mziou-Sallami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalidi Idrissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E.Kamal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn Khedher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaledi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusit Niyato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_254-cd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319250" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Soualah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502855" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aupetit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2016.11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djennane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462218v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Mohamed Abd Elrahman Abousabea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2016.23" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Aztori" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500355" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rebai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labrogere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.36" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2011.64" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TELE0012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>