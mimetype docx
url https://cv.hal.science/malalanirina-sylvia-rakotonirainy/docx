--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -1563,289 +1563,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective biocide to prevent microbiological contamination during PEG impregnation of wet archaeological iron-wood artefacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and attempts of biomolecular characterization of fungal strains associated to foxing on a 19th century book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalanirina Sylvia Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Caillat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eglantine Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (2), pp.160-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 8 (2), pp.126-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947945v1</w:t>
+                <w:t xml:space="preserve">mnhn-02295469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and attempts of biomolecular characterization of fungal strains associated to foxing on a 19th century book</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective biocide to prevent microbiological contamination during PEG impregnation of wet archaeological iron-wood artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalanirina S Rakotonirainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalanirina Sylvia Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Heude</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Bernard Memet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (2), pp.126-133. </w:t>
+              <w:t xml:space="preserve">, 2007, 8 (2), pp.160-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02295469v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for antifungal activity of essential oils and related compounds to control the biocontamination in libraries and archives storage areas</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalanirina S Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalanirina Sylvia Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,51 +3803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina Sylvia Rakotonirainy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947840v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina S Rakotonirainy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.12.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.2382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJVMRJLH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D. Parchas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2012.00781.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63QGC72Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Parchas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boudih" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Arnold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.1021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HVCDW8F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ipert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caillat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3C98LS4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6M63BH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rakotonirainy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavedrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2004.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXL1CG2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GG34NJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REST.2003.152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C25BC630B70B82E4E14C05FBFFFE723D26179C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flieder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0964-8305(99)00075-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A5A4D2CA05D6691A2A70EC1F98B1A1D5B8A28F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brygoo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0953-7562(09)80190-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXHJGM8R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutertre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2011(91)90036-P" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotonirainy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Viad&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rakotonirainy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Genty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leclerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tillier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina Sylvia Rakotonirainy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947840v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina S Rakotonirainy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.12.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.2382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJVMRJLH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D. Parchas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2012.00781.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63QGC72Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Parchas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boudih" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Arnold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.1021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HVCDW8F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ipert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6M63BH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caillat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3C98LS4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rakotonirainy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavedrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2004.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXL1CG2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GG34NJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REST.2003.152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C25BC630B70B82E4E14C05FBFFFE723D26179C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flieder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0964-8305(99)00075-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A5A4D2CA05D6691A2A70EC1F98B1A1D5B8A28F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brygoo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0953-7562(09)80190-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXHJGM8R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutertre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2011(91)90036-P" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotonirainy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Viad&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rakotonirainy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Genty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leclerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tillier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>