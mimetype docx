--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -66,3406 +66,3298 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Channels with Heterogeneous Arrival and Decoding Deadlines: Second-Order Achievability</w:t>
+                <w:t xml:space="preserve">Goal-Oriented 1-Bit Quantization With Uncertain Distortion Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957857v1</w:t>
+                <w:t xml:space="preserve">hal-05253410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Oriented 1-Bit Quantization With Uncertain Distortion Measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Molecular Communication Perspective on Synchronization of Coupled Microfluidic-Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewen Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Angerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Haselmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.458-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tnb.2024.3384082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253410v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Communication Perspective on Synchronization of Coupled Microfluidic-Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Macroscopic limit for stochastic chemical reactions involving diffusion and spatial heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Di Renzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Werner Haselmayr</w:t>
+                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713670v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic limit for stochastic chemical reactions involving diffusion and spatial heterogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Closing the Implementation Gap in MC: Fully Chemical Synchronization and Detection for Cellular Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Heinlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximilian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361261v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the Implementation Gap in MC: Fully Chemical Synchronization and Detection for Cellular Receivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Brand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Schäfer</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schober</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713673v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guest Editorial Special Feature on Bio-Chem-ICTs: Synergies Between Bio/Nanotechnologies and Molecular Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kuscu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Stano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bige Deniz Unluturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.351-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMBMC.2023.3309488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361059v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Special Feature on Bio-Chem-ICTs: Synergies Between Bio/Nanotechnologies and Molecular Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Toward Interdisciplinary Synergies in Molecular Communications: Perspectives from Synthetic Biology, Nanotechnology, Communications Engineering and Philosophy of Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kuscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bige Deniz Unluturk</w:t>
+                <w:t xml:space="preserve">Michael Taynnan Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Llopis-Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMBMC.2023.3309488⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life13010208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361229v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Interdisciplinary Synergies in Molecular Communications: Perspectives from Synthetic Biology, Nanotechnology, Communications Engineering and Philosophy of Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Interference Arising From Random Spatial Fields of Interferers Utilizing Multiple Subcarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life13010208⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-022-02110-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934017v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interference Arising From Random Spatial Fields of Interferers Utilizing Multiple Subcarriers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Information-Theoretic View of Mixed-Delay Traffic in 5G and 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13638-022-02110-w⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e24050637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605575v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information-Theoretic View of Mixed-Delay Traffic in 5G and 6G</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Online Model Identification and Production Optimization Using Modifier Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e24050637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943743v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Online Model Identification and Production Optimization Using Modifier Adaptation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.106 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMBMC.2021.3054908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540196v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isotropic and Non-Isotropic Signaling in Multivariate α-Stable Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.106 - 110. </w:t>
+              <w:t xml:space="preserve">Frontiers in Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMBMC.2021.3054908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frcmn.2021.718945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099183v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic and Non-Isotropic Signaling in Multivariate α-Stable Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for heavy tailed interference in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Lauridsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Communications and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frcmn.2021.718945⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (3), pp.692-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3034430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368384v1</w:t>
+                <w:t xml:space="preserve">hal-03018284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Communication for Equilibrium State Estimation in Biochemical Processes on a Lab-on-a-Chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joint Identification and Channel Estimation for Fault Detection in Industrial IoT With Correlated Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNB.2021.3062473⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.116692-116701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3106736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151618v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Reaction and Diffusion Systems in Molecular Communications: Recent Results and Open Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Resource Optimization of Random Access for Transmitters with Correlated Activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Molecular Communication for Equilibrium State Estimation in Biochemical Processes on a Lab-on-a-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petar Popovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3090110⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.193 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNB.2021.3062473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212813v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for heavy tailed interference in the IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Stochastic Resource Optimization of Random Access for Transmitters with Correlated Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mads Lauridsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Egan</w:t>
+                <w:t xml:space="preserve">Anders E Kalør</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Popovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (3), pp.692-695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3034430⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25 (9), pp.3055-3059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3090110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018284v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Identification and Channel Estimation for Fault Detection in Industrial IoT With Correlated Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Properties of Tight Frames that are Regular Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.116692-116701. </w:t>
+              <w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.499-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3106736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12095-019-00378-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331491v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Tight Frames that are Regular Schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equilibrium Signaling: Molecular Communication Robust to Geometry Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.499-510. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (2), pp.752 - 765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12095-019-00378-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3034662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148974v1</w:t>
+                <w:t xml:space="preserve">hal-03018278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Signaling: Molecular Communication Robust to Geometry Uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hybrid Mechanisms for On-Demand Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Jakob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3034662⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2018.2886579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018278v1</w:t>
+                <w:t xml:space="preserve">hal-01950684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mechanisms for On-Demand Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Reactive Signaling Approach to Ensure Coexistence Between Molecular Communication and External Biochemical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Jakob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.247 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2018.2886579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMBMC.2020.2988417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950684v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reactive Signaling Approach to Ensure Coexistence Between Molecular Communication and External Biochemical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strategies for Coexistence in Molecular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscrì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Q Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMBMC.2020.2988417⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tnb.2018.2884999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539753v1</w:t>
+                <w:t xml:space="preserve">hal-01928205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for Coexistence in Molecular Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biological Circuits for Detection in MoSK-Based Molecular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Q Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.51-60. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.21094 - 21102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tnb.2018.2884999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2897173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928205v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Circuits for Detection in MoSK-Based Molecular Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic Interference for Uplink SCMA in Large-Scale Wireless Networks without Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Renzo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2897173⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-018-1225-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001903v1</w:t>
+                <w:t xml:space="preserve">hal-01871576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Interference for Uplink SCMA in Large-Scale Wireless Networks without Coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coexistence in Molecular Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang C Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Q Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13638-018-1225-z⟩</w:t>
+              <w:t xml:space="preserve">Nano Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nancom.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871576v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence in Molecular Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Data-Driven On-Demand Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Renzo</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mrkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Jakob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Communication Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nancom.2018.02.006⟩</w:t>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (14), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.27-6-2018.154835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650966v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Data-Driven On-Demand Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Capacity Bounds for Additive Symmetric $\alpha $ -Stable Noise Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4108/eai.27-6-2018.154835⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (8), pp.5115-5123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2676104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839452v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Bounds for Additive Symmetric $\alpha $ -Stable Noise Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling and Design of Millimeter-Wave Networks for Highway Vehicular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piechocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Nix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2676104⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.10676 - 10691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2017.2734684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088563v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Design of Millimeter-Wave Networks for Highway Vehicular Communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Event Detection in Molecular Communication Networks with Anomalous Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang C Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Q Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (6), pp.1249 - 1252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCOMM.2017.2669315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3475,3489 +3367,3489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming Federated Learning with Markovian Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Khiem Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Aware Estimation From Compressed Data Beyond the Bayes Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory - ISIT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active User Detection and Channel Estimation for Grant-Free Random Access with Gaussian Correlated Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélio Chetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 97th VTC Spring 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Chemical Reaction Networks for MAP Detection in Cellular Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Heinlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOCOM '23: The 10th Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Coventry, United Kingdom. pp.65-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3576781.3608709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilles Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de fiabilité dans les réseaux IoT avec un mélange d'exponentielles comme modèle d'interférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating User Identification Errors in Resource Optimization for Grant-Free Random Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Boumendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Jeannerot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre-Edouard Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC2023-Sping - 97th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Florencia, Italy. </w:t>
+              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Atlanta (GA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114547v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t>
+                <w:t xml:space="preserve">Mitigating User Identification Errors in Resource Optimization for Grant-Free Random Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Boumendil</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alix Jeannerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t>
+              <w:t xml:space="preserve">IEEE VTC2023-Sping - 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florencia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282146v1</w:t>
+                <w:t xml:space="preserve">hal-04114547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Log-Likelihood Ratio Estimation for Short Packets in Impulsive Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadja Anade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Mestrah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Resource Allocation for Outage Minimization in Random Access with Correlated Activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petar Popovski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCNC 2022 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517852v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Resource Allocation for Outage Minimization in Random Access with Correlated Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders E Kalør</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Popovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2022 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540199v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear combining in dependent α-stable interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troels Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2020 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Optimization Methods for Efficient Training of Deep Neural Networks with Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bapi Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Alistarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2021 - 35th Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence Testing via Extremes for Regularly Varying Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2021 - IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Molecular Communication Scheme to Estimate the State of Biochemical Processes on a Lab-on-a-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoCoCoA 2020 - 1st ACM International Workshop on Nanoscale Computing, Communication, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual Event, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3416006.3431272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate $alpha$-Stable Models in OFDM-Based IoT Networks with Interference From a Poisson Spatial Field of Interferers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCCN 2020 - 23rd International Conference on Distributed Computer and Communication Networks: Control, Computation, Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Event, Russia. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Equilibrium Signaling for Molecular Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOCOM 2020 - 7th ACM International Conference on Nanoscale Computing and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Event, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3411295.3411318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power control in parallel symmetric α-stable noise channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cannes, France. p.1 à 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Capacity Sensitivity in Additive Vector Symmetric α-Stable Noise Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Validity of Isotropic Complex α-Stable Interference Models for Interference in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126849v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of Isotropic Complex α-Stable Interference Models for Interference in the IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Copula-Based Interference Models for IoT Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2019 - 53rd IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263787v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copula-Based Interference Models for IoT Wireless Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Capacity Sensitivity in Additive Vector Symmetric α-Stable Noise Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - 53rd IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065780v1</w:t>
+                <w:t xml:space="preserve">hal-02126849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Optimization for Molecular Communications with a Coexistence Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Loscrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Q Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoCom 2019 - Sixth Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3345312.3345472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Input-Output Relationship for Molecular Communications in General First-Order Chemical Reaction-Diffusion Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Quoc Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoCom 2019 - Sixth Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3345312.3345477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Limits of Molecular Communication with Coexisting Biological Systems Towards the Internet of Bio-Nano Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BalkanCom 2019 - Third International Balkan Conference on Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Skopje, Macedonia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Molecular Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coordination via Advection Dynamics in Nanonetworks with Molecular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang C Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Q Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 -3rd Workshop on Molecular Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728766v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination via Advection Dynamics in Nanonetworks with Molecular Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal Inputs for Some Classes of Degraded Wiretap Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dytso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Renzo</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Perlaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vincent Poor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696268v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Inputs for Some Classes of Degraded Wiretap Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cognitive Molecular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Q Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">2018 -3rd Workshop on Molecular Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884159v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Regular Schemes and Tight Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETA 2018 - Sequences and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hong Kong, Hong Kong SAR China. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Approximation of Continuous Channels by Discrete Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Perlaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISS 2018 - 52nd Annual Conference on Information Sciences and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Princeton, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISS.2018.8362269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Sensitivity in Additive Non-Gaussian Noise Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir M. Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Communication in Dynamic Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable rates for additive isotropic α-stable noise channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Lopes de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.1874-1878, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6967,684 +6859,684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias Mitigation for Federated Learning with Spatially Correlated Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Harrak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Egan</w:t>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
+                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alberto Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-Length Lossy Compression with Distortion Risk Measure Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package Exchange Mechanisms with Quality Constraints for Data Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence for Heavy Tailed Interference in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Lauridsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910213v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Signaling: Molecular Communication Robust to Geometry Uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536318v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for Heavy Tailed Interference in the IoT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equilibrium Signaling: Molecular Communication Robust to Geometry Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521928v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive Multivariate Interference Models for IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7654,411 +7546,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirty Paper Coding for Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9462, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9434, Inria - Research Centre Grenoble – Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient algorithm to estimate Covid-19 infectiousness risk from BLE-RSSI measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9345, Inria Grenoble Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Sensitivity in Continuous Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir M. Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9012, INRIA Grenoble - Rhône-Alpes; Czech Technical University in Prague. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8205,51 +8097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Qian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Angerbauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Haselmayr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2024.3384082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quoc Tang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Heinlein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schober" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kuscu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bige Deniz Unluturk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2023.3309488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taynnan Barros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Booth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Llopis-Lorente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02110-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kungurtsev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Cevdet Akdeniz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2021.3054908" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcmn.2021.718945" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2021.3062473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Kal&#248;r" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Popovski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3090110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Lauridsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3034430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106736" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-019-00378-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3034662" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2886579" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2020.2988417" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Q Duong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2018.2884999" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2897173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1225-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650966v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang C Mai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2018.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mrkos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.27-6-2018.154835" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2734684" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2669315" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Khiem Huynh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576781.3608709" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ngom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jeannerot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771709" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540199v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460193v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alistarh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416006.3431272" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411295.3411318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02126849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761783" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178421v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345472" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Quoc Bao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422573" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dytso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2018.8362269" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582447v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536373v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536318v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521928v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03556888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02641630v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Angerbauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Haselmayr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2024.3384082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quoc Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Heinlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schober" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kuscu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bige Deniz Unluturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2023.3309488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taynnan Barros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Booth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Llopis-Lorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02110-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kungurtsev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Cevdet Akdeniz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2021.3054908" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcmn.2021.718945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Lauridsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3034430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106736" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2021.3062473" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Kal&#248;r" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Popovski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3090110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-019-00378-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3034662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2886579" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2020.2988417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Q Duong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2018.2884999" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2897173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1225-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650966v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang C Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mrkos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.27-6-2018.154835" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2734684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2669315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Khiem Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576781.3608709" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ngom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jeannerot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771709" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460193v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148724" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alistarh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518201" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416006.3431272" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411295.3411318" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02126849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345472" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Quoc Bao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345477" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422573" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dytso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2018.8362269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582447v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536373v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536318v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03556888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02641630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455640v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>