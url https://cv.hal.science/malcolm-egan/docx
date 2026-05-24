--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -506,1534 +506,1534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Interdisciplinary Synergies in Molecular Communications: Perspectives from Synthetic Biology, Nanotechnology, Communications Engineering and Philosophy of Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Egan</w:t>
+                <w:t xml:space="preserve">Murat Kuscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+                <w:t xml:space="preserve">Michael Taynnan Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
+                <w:t xml:space="preserve">Michael Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoni Llopis-Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life13010208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361059v1</w:t>
+                <w:t xml:space="preserve">hal-03934017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Special Feature on Bio-Chem-ICTs: Synergies Between Bio/Nanotechnologies and Molecular Communications</w:t>
+                <w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Kuscu</w:t>
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Stano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Egan</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Barros</w:t>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bige Deniz Unluturk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.351-353. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMBMC.2023.3309488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361229v1</w:t>
+                <w:t xml:space="preserve">hal-04361059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Interdisciplinary Synergies in Molecular Communications: Perspectives from Synthetic Biology, Nanotechnology, Communications Engineering and Philosophy of Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guest Editorial Special Feature on Bio-Chem-ICTs: Synergies Between Bio/Nanotechnologies and Molecular Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kuscu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Stano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Booth</w:t>
+                <w:t xml:space="preserve">Michael Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Llopis-Lorente</w:t>
+                <w:t xml:space="preserve">Bige Deniz Unluturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.351-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life13010208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMBMC.2023.3309488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934017v1</w:t>
+                <w:t xml:space="preserve">hal-04361229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interference Arising From Random Spatial Fields of Interferers Utilizing Multiple Subcarriers</w:t>
+                <w:t xml:space="preserve">Simultaneous Online Model Identification and Production Optimization Using Modifier Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce Zheng</w:t>
+                <w:t xml:space="preserve">José Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13638-022-02110-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605575v1</w:t>
+                <w:t xml:space="preserve">hal-03540196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information-Theoretic View of Mixed-Delay Traffic in 5G and 6G</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Interference Arising From Random Spatial Fields of Interferers Utilizing Multiple Subcarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e24050637⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-022-02110-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943743v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Online Model Identification and Production Optimization Using Modifier Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Information-Theoretic View of Mixed-Delay Traffic in 5G and 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Matias</w:t>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.110-120. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e24050637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540196v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Communication for Equilibrium State Estimation in Biochemical Processes on a Lab-on-a-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.106 - 110. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.193 - 201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMBMC.2021.3054908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNB.2021.3062473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099183v1</w:t>
+                <w:t xml:space="preserve">hal-03151618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic and Non-Isotropic Signaling in Multivariate α-Stable Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Resource Optimization of Random Access for Transmitters with Correlated Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders E Kalør</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Popovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Communications and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frcmn.2021.718945⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (9), pp.3055-3059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3090110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368384v1</w:t>
+                <w:t xml:space="preserve">hal-03212813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for heavy tailed interference in the IoT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Reaction and Diffusion Systems in Molecular Communications: Recent Results and Open Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3034430⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018284v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Identification and Channel Estimation for Fault Detection in Industrial IoT With Correlated Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3106736⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Molecular, Biological and Multi-Scale Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.106 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMBMC.2021.3054908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331491v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Reaction and Diffusion Systems in Molecular Communications: Recent Results and Open Problems</w:t>
+                <w:t xml:space="preserve">Isotropic and Non-Isotropic Signaling in Multivariate α-Stable Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103117⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frcmn.2021.718945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233615v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Communication for Equilibrium State Estimation in Biochemical Processes on a Lab-on-a-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+                <w:t xml:space="preserve">Experimental evidence for heavy tailed interference in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Lauridsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNB.2021.3062473⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (3), pp.692-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3034430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151618v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Resource Optimization of Random Access for Transmitters with Correlated Activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ce Zheng</w:t>
+                <w:t xml:space="preserve">Joint Identification and Channel Estimation for Fault Detection in Industrial IoT With Correlated Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Chetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petar Popovski</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (9), pp.3055-3059. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.116692-116701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3090110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3106736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212813v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Tight Frames that are Regular Schemes</w:t>
               </w:r>
@@ -2630,90 +2630,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interference for Uplink SCMA in Large-Scale Wireless Networks without Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3007,77 +3007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (8), pp.5115-5123. </w:t>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3552,1403 +3552,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active User Detection and Channel Estimation for Grant-Free Random Access with Gaussian Correlated Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélio Chetot</w:t>
+                <w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Boumendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 97th VTC Spring 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Atlanta (GA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151973v1</w:t>
+                <w:t xml:space="preserve">hal-04282146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Chemical Reaction Networks for MAP Detection in Cellular Receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Brand</w:t>
+                <w:t xml:space="preserve">Mitigating User Identification Errors in Resource Optimization for Grant-Free Random Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Jeannerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCOM '23: The 10th Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3576781.3608709⟩</w:t>
+              <w:t xml:space="preserve">IEEE VTC2023-Sping - 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florencia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361281v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+                <w:t xml:space="preserve">Active User Detection and Channel Estimation for Grant-Free Random Access with Gaussian Correlated Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Chetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 97th VTC Spring 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361063v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de fiabilité dans les réseaux IoT avec un mélange d'exponentielles comme modèle d'interférence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+                <w:t xml:space="preserve">Stochastic Chemical Reaction Networks for MAP Detection in Cellular Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Heinlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NANOCOM '23: The 10th Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coventry, United Kingdom. pp.65-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3576781.3608709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217246v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04282146v1</w:t>
+                <w:t xml:space="preserve">hal-04361063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating User Identification Errors in Resource Optimization for Grant-Free Random Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Jeannerot</w:t>
+                <w:t xml:space="preserve">Contrôle de fiabilité dans les réseaux IoT avec un mélange d'exponentielles comme modèle d'interférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC2023-Sping - 97th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114547v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Log-Likelihood Ratio Estimation for Short Packets in Impulsive Noise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alban Goupil</w:t>
+                <w:t xml:space="preserve">Stochastic Resource Allocation for Outage Minimization in Random Access with Correlated Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders E Kalør</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Popovski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771897⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540198v1</w:t>
+                <w:t xml:space="preserve">hal-03517852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+                <w:t xml:space="preserve">Unsupervised Log-Likelihood Ratio Estimation for Short Packets in Impulsive Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadja Anade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2022 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540199v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Resource Allocation for Outage Minimization in Random Access with Correlated Activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ce Zheng</w:t>
+                <w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petar Popovski</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2022 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517852v1</w:t>
+                <w:t xml:space="preserve">hal-03540199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear combining in dependent α-stable interference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence Testing via Extremes for Regularly Varying Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2020 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ISIT 2021 - IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460193v2</w:t>
+                <w:t xml:space="preserve">hal-03223444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Optimization Methods for Efficient Training of Deep Neural Networks with Guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
+                <w:t xml:space="preserve">Linear combining in dependent α-stable interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dan Alistarh</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - 35th Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2020 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266812v1</w:t>
+                <w:t xml:space="preserve">hal-02460193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence Testing via Extremes for Regularly Varying Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Optimization Methods for Efficient Training of Deep Neural Networks with Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bapi Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Alistarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2021 - IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI 2021 - 35th Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223444v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Molecular Communication Scheme to Estimate the State of Biochemical Processes on a Lab-on-a-Chip</w:t>
               </w:r>
@@ -5019,1329 +5019,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate $alpha$-Stable Models in OFDM-Based IoT Networks with Interference From a Poisson Spatial Field of Interferers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Level Equilibrium Signaling for Molecular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCCN 2020 - 23rd International Conference on Distributed Computer and Communication Networks: Control, Computation, Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NANOCOM 2020 - 7th ACM International Conference on Nanoscale Computing and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Event, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411295.3411318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018298v1</w:t>
+                <w:t xml:space="preserve">hal-03018294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Equilibrium Signaling for Molecular Communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate $alpha$-Stable Models in OFDM-Based IoT Networks with Interference From a Poisson Spatial Field of Interferers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCOM 2020 - 7th ACM International Conference on Nanoscale Computing and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCCN 2020 - 23rd International Conference on Distributed Computer and Communication Networks: Control, Computation, Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Event, Russia. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3411295.3411318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03018294v1</w:t>
+                <w:t xml:space="preserve">hal-03018298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power control in parallel symmetric α-stable noise channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Limits of Molecular Communication with Coexisting Biological Systems Towards the Internet of Bio-Nano Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BalkanCom 2019 - Third International Balkan Conference on Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Skopje, Macedonia. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130226v1</w:t>
+                <w:t xml:space="preserve">hal-02143434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of Isotropic Complex α-Stable Interference Models for Interference in the IoT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Capacity Sensitivity in Additive Vector Symmetric α-Stable Noise Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263787v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copula-Based Interference Models for IoT Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ce Zheng</w:t>
+                <w:t xml:space="preserve">Power control in parallel symmetric α-stable noise channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - 53rd IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761783⟩</w:t>
+              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cannes, France. p.1 à 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065780v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Capacity Sensitivity in Additive Vector Symmetric α-Stable Noise Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Validity of Isotropic Complex α-Stable Interference Models for Interference in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126849v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and Optimization for Molecular Communications with a Coexistence Constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copula-Based Interference Models for IoT Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Renzo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoCom 2019 - Sixth Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3345312.3345472⟩</w:t>
+              <w:t xml:space="preserve">ICC 2019 - 53rd IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178421v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Input-Output Relationship for Molecular Communications in General First-Order Chemical Reaction-Diffusion Systems</w:t>
+                <w:t xml:space="preserve">Estimation and Optimization for Molecular Communications with a Coexistence Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscrì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Q Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoCom 2019 - Sixth Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3345312.3345477⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345312.3345472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304088v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Limits of Molecular Communication with Coexisting Biological Systems Towards the Internet of Bio-Nano Things</w:t>
+                <w:t xml:space="preserve">On the Input-Output Relationship for Molecular Communications in General First-Order Chemical Reaction-Diffusion Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Quoc Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BalkanCom 2019 - Third International Balkan Conference on Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoCom 2019 - Sixth Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345312.3345477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143434v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination via Advection Dynamics in Nanonetworks with Molecular Communication</w:t>
+                <w:t xml:space="preserve">Cognitive Molecular Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Q Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 -3rd Workshop on Molecular Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696268v1</w:t>
+                <w:t xml:space="preserve">hal-01728766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Inputs for Some Classes of Degraded Wiretap Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dytso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Dytso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Egan</w:t>
+                <w:t xml:space="preserve">Samir Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Perlaza</w:t>
+                <w:t xml:space="preserve">H Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Molecular Communication</w:t>
+                <w:t xml:space="preserve">Coordination via Advection Dynamics in Nanonetworks with Molecular Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang C Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Q Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 -3rd Workshop on Molecular Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728766v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Regular Schemes and Tight Frames</w:t>
               </w:r>
@@ -6409,51 +6409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Approximation of Continuous Channels by Discrete Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Perlaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISS 2018 - 52nd Annual Conference on Information Sciences and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Princeton, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir M. Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6595,90 +6595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Communication in Dynamic Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
@@ -6733,77 +6733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Lopes de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.1874-1878, </w:t>
@@ -7118,399 +7118,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for Heavy Tailed Interference in the IoT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Quoc Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521928v1</w:t>
+                <w:t xml:space="preserve">hal-02910213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Signaling in Spatially Inhomogeneous Diffusion and External Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium Signaling: Molecular Communication Robust to Geometry Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Quoc Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910213v1</w:t>
+                <w:t xml:space="preserve">hal-02536318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Signaling: Molecular Communication Robust to Geometry Uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bayram Cevdet Akdeniz</w:t>
+                <w:t xml:space="preserve">Experimental Evidence for Heavy Tailed Interference in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Lauridsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536318v2</w:t>
+                <w:t xml:space="preserve">hal-02521928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive Multivariate Interference Models for IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,77 +7560,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirty Paper Coding for Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9462, Inria - Research Centre Grenoble – Rhône-Alpes. 2022, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7652,77 +7652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Channel Coding of Consecutive Messages with Heterogeneous Decoding Deadlines in the Finite Blocklength Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9434, Inria - Research Centre Grenoble – Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7862,51 +7862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir M. Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kungurtsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9012, INRIA Grenoble - Rhône-Alpes; Czech Technical University in Prague. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8097,51 +8097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Angerbauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Haselmayr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2024.3384082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quoc Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Heinlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schober" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kuscu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bige Deniz Unluturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2023.3309488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taynnan Barros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Booth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Llopis-Lorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02110-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kungurtsev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Cevdet Akdeniz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2021.3054908" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcmn.2021.718945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Lauridsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3034430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106736" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2021.3062473" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Kal&#248;r" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Popovski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3090110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-019-00378-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3034662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2886579" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2020.2988417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Q Duong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2018.2884999" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2897173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1225-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650966v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang C Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mrkos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.27-6-2018.154835" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2734684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2669315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Khiem Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576781.3608709" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ngom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jeannerot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771709" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460193v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148724" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alistarh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518201" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416006.3431272" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411295.3411318" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02126849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345472" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Quoc Bao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345477" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422573" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dytso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2018.8362269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582447v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536373v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536318v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03556888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02641630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455640v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Angerbauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Haselmayr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2024.3384082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quoc Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Heinlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schober" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kuscu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taynnan Barros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Booth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Llopis-Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010208" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Stano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bige Deniz Unluturk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2023.3309488" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kungurtsev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02110-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Cevdet Akdeniz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2021.3062473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Kal&#248;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Popovski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3090110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2021.3054908" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcmn.2021.718945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Pedersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Lauridsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3034430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Chetot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106736" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-019-00378-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3034662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2886579" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMBMC.2020.2988417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Q Duong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnb.2018.2884999" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2897173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1225-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650966v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang C Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nancom.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mrkos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.27-6-2018.154835" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piechocki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2734684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2669315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05422204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Khiem Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jeannerot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576781.3608709" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ngom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771709" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mestrah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Anade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460193v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Chatterjee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Alistarh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416006.3431272" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411295.3411318" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02126849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761783" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Quoc Bao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345312.3345477" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728766v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dytso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Perlaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422573" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2018.8362269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Harrak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582447v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536373v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536318v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03556888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02641630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455640v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>