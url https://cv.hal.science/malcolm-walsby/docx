--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2162,186 +2162,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
+                <w:t xml:space="preserve">The Book World of Early Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Der Weduwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-90-04-51529-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2022, 978-90-04-51809-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789532v1</w:t>
+                <w:t xml:space="preserve">hal-03789549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Book World of Early Modern Europe</w:t>
+                <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Der Weduwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Brill, 2022, 978-90-04-51809-4</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-90-04-51529-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789549v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booksellers and Printers in Provincial France 1470-1600</w:t>
               </w:r>
@@ -2561,272 +2561,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons de la matérialité des livres d’étudiants au milieu du XVIe siècle : pratiques de libraires, pratiques de lecteurs</w:t>
+                <w:t xml:space="preserve">Les réseaux du livre et leur développement dans la première moitié du XVIe siècle : Caen, Rennes et Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christiane Deloince-Louette; Mathieu Ferrand. </w:t>
+              <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école du livre. Langues, enseignement, édition aux temps de l'humanisme. Hommage à la professeure Martine Furno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.245-260, 2025, 978-2-600-06642-6</w:t>
+              <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-503-61842-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295597v1</w:t>
+                <w:t xml:space="preserve">hal-05272044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux du livre et leur développement dans la première moitié du XVIe siècle : Caen, Rennes et Rouen</w:t>
+                <w:t xml:space="preserve">Nouveaux éclairages sur la géographie urbaine de l’édition rouennaise au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-61, 2025, 978-2-503-61842-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05272044v1</w:t>
+                <w:t xml:space="preserve">hal-05272222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éclairages sur la géographie urbaine de l’édition rouennaise au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Les leçons de la matérialité des livres d’étudiants au milieu du XVIe siècle : pratiques de libraires, pratiques de lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
+              <w:t xml:space="preserve">Christiane Deloince-Louette; Mathieu Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-61, 2025, 978-2-503-61842-5</w:t>
+              <w:t xml:space="preserve">L'école du livre. Langues, enseignement, édition aux temps de l'humanisme. Hommage à la professeure Martine Furno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.245-260, 2025, 978-2-600-06642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272222v1</w:t>
+                <w:t xml:space="preserve">hal-05295597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs du livre à Rouen au XVIe siècle à la lumière des archives : éclairages nouveaux</w:t>
               </w:r>
@@ -2839,51 +2839,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-109, 2025, 978-2-503-61842-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,204 +2965,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Pettegree, a Historian of the Reformation and the Book</w:t>
+                <w:t xml:space="preserve">The Protestant Book Trade in Rouen during the First Years of the Wars of Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arthur der Weduwen; Malcolm Walsby. </w:t>
+              <w:t xml:space="preserve">Malcolm Walsby; Arthur Der Weduwen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Book World of Early Modern Europe. Essays in Honour of Andrew Pettegree, Volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2022, 978-90-04-51809-4. </w:t>
+              <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004518100_002⟩</w:t>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250-265, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004515307_017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789441v1</w:t>
+                <w:t xml:space="preserve">hal-03789573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protestant Book Trade in Rouen during the First Years of the Wars of Religion</w:t>
+                <w:t xml:space="preserve">Andrew Pettegree, a Historian of the Reformation and the Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Malcolm Walsby; Arthur Der Weduwen. </w:t>
+              <w:t xml:space="preserve">Arthur der Weduwen; Malcolm Walsby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Book World of Early Modern Europe. Essays in Honour of Andrew Pettegree, Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2022, 978-90-04-51809-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004518100_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03789573v1</w:t>
+                <w:t xml:space="preserve">hal-03789441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production et la circulation du livre imprimé à Verdun au XVIe siècle</w:t>
               </w:r>
@@ -3370,191 +3370,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le passé matériel des ouvrages reliés : des recueils factices aux archives des archives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface de Varryations. Gens du livre, marronneurs et bibliothécaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mémoires de la restauration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Varryations. Gens du livre, marronneurs et bibliothécaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Enssb, pp.9 - 10, 2020, 9782375461327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.12162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965217v1</w:t>
+                <w:t xml:space="preserve">hal-04346459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de Varryations. Gens du livre, marronneurs et bibliothécaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruire le passé matériel des ouvrages reliés : des recueils factices aux archives des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Moruzzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorraine Mailho; Alexandra Gérard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varryations. Gens du livre, marronneurs et bibliothécaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les mémoires de la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2RMF, pp.138-149, 2020, 978-2-11-155891-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.12162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04346459v1</w:t>
+                <w:t xml:space="preserve">hal-02965217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1570 : l’annus horribilis de l’édition parisienne</w:t>
               </w:r>
@@ -3620,182 +3620,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting the Counter-Reformation in Provincial France: Printing and Bookselling in Sixteenth-Century Verdun</w:t>
+                <w:t xml:space="preserve">Cheap Print and the Academic Market: the Printing of Dissertations in Sixteenth-Century Louvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Bellingradt; Paul Nelles; Jeroen Salman. </w:t>
+              <w:t xml:space="preserve">Andrew Pettegree. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books in Motion in Early Modern Europe. Beyond Production, Circulation and Consumption</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Broadsheets : Single-sheet Publishing in the First Age of Print / Pettegree, Andrew ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill Academic Pub, pp.355-375, 2017, 978-90-04-34030-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004340312_016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693961v1</w:t>
+                <w:t xml:space="preserve">hal-01519855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheap Print and the Academic Market: the Printing of Dissertations in Sixteenth-Century Louvain</w:t>
+                <w:t xml:space="preserve">Promoting the Counter-Reformation in Provincial France: Printing and Bookselling in Sixteenth-Century Verdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andrew Pettegree. </w:t>
+              <w:t xml:space="preserve">Daniel Bellingradt; Paul Nelles; Jeroen Salman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadsheets : Single-sheet Publishing in the First Age of Print / Pettegree, Andrew ed.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Books in Motion in Early Modern Europe. Beyond Production, Circulation and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.15-37, 2017, 978-3-319-53365-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004340312_016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01519855v1</w:t>
+                <w:t xml:space="preserve">hal-01693961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printing in French in the Low Countries in the Early Sixteenth Century: Patterns and Networks</w:t>
               </w:r>
@@ -4413,151 +4413,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports d’une charnière sur la librairie parisienne du début du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Un cas de verlan au XVIe siècle. Ou comment déjouer les jeux de pseudonyme d’un imprimeur-libraire de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356188v1</w:t>
+                <w:t xml:space="preserve">hal-02356211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de verlan au XVIe siècle. Ou comment déjouer les jeux de pseudonyme d’un imprimeur-libraire de la Renaissance</w:t>
+                <w:t xml:space="preserve">Les apports d’une charnière sur la librairie parisienne du début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356211v1</w:t>
+                <w:t xml:space="preserve">hal-02356188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers témoins d’imprimés perdus</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FCE5203"/>
+    <w:nsid w:val="128BAF6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4988,51 +4988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malcolm-walsby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116215607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39703830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sammelband.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Walsby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.380.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515137683/00087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_111-135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/libraries.4.1.0113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2018.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.366.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moruzzis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10271/entre-l-atelier-et-le-lecteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qd1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Minault-Richomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Der Weduwen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/33611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762586v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503618425-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518100_002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004515307/BP000027.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515307_017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4577/9782749550305/le-monde-de-l-imprime-en-europe-occidentale-vers1470-vers-1680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12162" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02452242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11025-book-08535083-9782745350831.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004340312_016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km172.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa De Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malcolm-walsby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116215607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39703830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sammelband.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Walsby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.380.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515137683/00087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_111-135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/libraries.4.1.0113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2018.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.366.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moruzzis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10271/entre-l-atelier-et-le-lecteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qd1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Minault-Richomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Der Weduwen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/33611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762586v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503618425-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004515307/BP000027.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515307_017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518100_002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4577/9782749550305/le-monde-de-l-imprime-en-europe-occidentale-vers1470-vers-1680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02452242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11025-book-08535083-9782745350831.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004340312_016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km172.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa De Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>