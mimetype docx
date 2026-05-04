--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -434,256 +434,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la formation et l’utilisation des recueils : le projet Sammelband 15-16</w:t>
+                <w:t xml:space="preserve">Compte rendu de: Richard Sharpe, Libraries and Books in Medieval England. The Role of Libraries in a Changing Book Economy, édité par James Willoughby, Oxford : Oxford University Press, 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 145, p. 206-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418575v1</w:t>
+                <w:t xml:space="preserve">hal-04791344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de: Richard Sharpe, Libraries and Books in Medieval England. The Role of Libraries in a Changing Book Economy, édité par James Willoughby, Oxford : Oxford University Press, 2023.</w:t>
+                <w:t xml:space="preserve">Review of Matteo Pangallo Emily B. Todd (Ed.), Teaching the History of the Book (Amherst: University of Massachusetts Press, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jahrbuch für Kommunikationsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.250-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25162/9783515137683/00087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04791344v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Matteo Pangallo Emily B. Todd (Ed.), Teaching the History of the Book (Amherst: University of Massachusetts Press, 2023)</w:t>
+                <w:t xml:space="preserve">Comprendre la formation et l’utilisation des recueils : le projet Sammelband 15-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch für Kommunikationsgeschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.250-251. </w:t>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.169-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25162/9783515137683/00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bubib.380.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765510v1</w:t>
+                <w:t xml:space="preserve">hal-05418575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des imprimés... et une foule d’autres choses à Rouen au XVIe siècle</w:t>
               </w:r>
@@ -2162,186 +2162,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Book World of Early Modern Europe</w:t>
+                <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Der Weduwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Brill, 2022, 978-90-04-51809-4</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-90-04-51529-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789549v1</w:t>
+                <w:t xml:space="preserve">hal-03789532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
+                <w:t xml:space="preserve">The Book World of Early Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Der Weduwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2022, 978-90-04-51809-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03789532v1</w:t>
+                <w:t xml:space="preserve">hal-03789549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booksellers and Printers in Provincial France 1470-1600</w:t>
               </w:r>
@@ -2561,272 +2561,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux du livre et leur développement dans la première moitié du XVIe siècle : Caen, Rennes et Rouen</w:t>
+                <w:t xml:space="preserve">Les leçons de la matérialité des livres d’étudiants au milieu du XVIe siècle : pratiques de libraires, pratiques de lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
+              <w:t xml:space="preserve">Christiane Deloince-Louette; Mathieu Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-503-61842-5</w:t>
+              <w:t xml:space="preserve">L'école du livre. Langues, enseignement, édition aux temps de l'humanisme. Hommage à la professeure Martine Furno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.245-260, 2025, 978-2-600-06642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272044v1</w:t>
+                <w:t xml:space="preserve">hal-05295597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éclairages sur la géographie urbaine de l’édition rouennaise au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Les réseaux du livre et leur développement dans la première moitié du XVIe siècle : Caen, Rennes et Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-503-61842-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05272222v1</w:t>
+                <w:t xml:space="preserve">hal-05272044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons de la matérialité des livres d’étudiants au milieu du XVIe siècle : pratiques de libraires, pratiques de lecteurs</w:t>
+                <w:t xml:space="preserve">Nouveaux éclairages sur la géographie urbaine de l’édition rouennaise au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christiane Deloince-Louette; Mathieu Ferrand. </w:t>
+              <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école du livre. Langues, enseignement, édition aux temps de l'humanisme. Hommage à la professeure Martine Furno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.245-260, 2025, 978-2-600-06642-6</w:t>
+              <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-61, 2025, 978-2-503-61842-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295597v1</w:t>
+                <w:t xml:space="preserve">hal-05272222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs du livre à Rouen au XVIe siècle à la lumière des archives : éclairages nouveaux</w:t>
               </w:r>
@@ -2839,51 +2839,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-109, 2025, 978-2-503-61842-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,204 +2965,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protestant Book Trade in Rouen during the First Years of the Wars of Religion</w:t>
+                <w:t xml:space="preserve">Andrew Pettegree, a Historian of the Reformation and the Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Malcolm Walsby; Arthur Der Weduwen. </w:t>
+              <w:t xml:space="preserve">Arthur der Weduwen; Malcolm Walsby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Book World of Early Modern Europe. Essays in Honour of Andrew Pettegree, Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2022, 978-90-04-51809-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004515307_017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004518100_002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789573v1</w:t>
+                <w:t xml:space="preserve">hal-03789441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Pettegree, a Historian of the Reformation and the Book</w:t>
+                <w:t xml:space="preserve">The Protestant Book Trade in Rouen during the First Years of the Wars of Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arthur der Weduwen; Malcolm Walsby. </w:t>
+              <w:t xml:space="preserve">Malcolm Walsby; Arthur Der Weduwen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Book World of Early Modern Europe. Essays in Honour of Andrew Pettegree, Volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2022, 978-90-04-51809-4. </w:t>
+              <w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250-265, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004518100_002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004515307_017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789441v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production et la circulation du livre imprimé à Verdun au XVIe siècle</w:t>
               </w:r>
@@ -4413,151 +4413,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de verlan au XVIe siècle. Ou comment déjouer les jeux de pseudonyme d’un imprimeur-libraire de la Renaissance</w:t>
+                <w:t xml:space="preserve">Les apports d’une charnière sur la librairie parisienne du début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356211v1</w:t>
+                <w:t xml:space="preserve">hal-02356188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports d’une charnière sur la librairie parisienne du début du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Un cas de verlan au XVIe siècle. Ou comment déjouer les jeux de pseudonyme d’un imprimeur-libraire de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Walsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356188v1</w:t>
+                <w:t xml:space="preserve">hal-02356211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers témoins d’imprimés perdus</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="128BAF6F"/>
+    <w:nsid w:val="35F51B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4988,51 +4988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malcolm-walsby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116215607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39703830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sammelband.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Walsby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.380.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515137683/00087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_111-135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/libraries.4.1.0113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2018.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.366.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moruzzis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10271/entre-l-atelier-et-le-lecteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qd1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Minault-Richomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Der Weduwen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/33611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762586v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503618425-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004515307/BP000027.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515307_017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518100_002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4577/9782749550305/le-monde-de-l-imprime-en-europe-occidentale-vers1470-vers-1680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02452242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11025-book-08535083-9782745350831.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004340312_016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km172.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa De Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malcolm-walsby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116215607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39703830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sammelband.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Walsby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515137683/00087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.380.0171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_111-135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/libraries.4.1.0113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2018.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.366.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moruzzis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10271/entre-l-atelier-et-le-lecteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qd1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Minault-Richomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Der Weduwen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/33611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762586v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503618425-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518100_002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004515307/BP000027.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515307_017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4577/9782749550305/le-monde-de-l-imprime-en-europe-occidentale-vers1470-vers-1680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02452242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11025-book-08535083-9782745350831.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004340312_016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km172.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa De Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>