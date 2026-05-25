--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,4702 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4650 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Malcolm Walsby </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire du livre, directeur du Centre Gabriel Naudé, Enssib</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">malcolm-walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8873-9042</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116215607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39703830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Z9Ec-mYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000110253501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malcolm Walsby a été éduqué à l’Université du Kent à Canterbury et à l’Ecole normale supérieure à Paris avant d’être nommé maître de conférences en histoire à l’Université de Saint-Andrews en Ecosse où il enseigne pendant dix ans. Il rejoint la France et l’Université de Rennes 2 en 2012 avant d’être élu professeur en histoire du livre à l’Enssib à Lyon en 2019. Il est directeur du centre de recherche Gabriel Naudé. Ayant initialement travaillé sur l’histoire de l’aristocratie française aux XVe et XVIe siècles, il est devenu un spécialiste de l’histoire du livre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le co-fondateur du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Short Title Catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une bibliographie des éditions imprimées entre 1450 et 1650 librement accessible en ligne, il a également écrit et dirigé plusieurs volumes sur l’histoire du livre en Europe et des bibliographies sur les imprimés français et néerlandais des XVe et XVIe siècles. Sa recherche se concentre principalement sur l’archéologie du livre et sur l’économie et circulation des imprimés. Dernièrement, il développe un projet sur la création et utilisation des recueils en Europe - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammelband 15-16</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’auteur de plusieurs livres sur l’histoire des XVe, XVIe et XVIIe siècles, ses monographies les plus récents sont : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprimé en Europe occidentale, 1470-1680</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2020), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Booksellers and printers in provincial France 1470-1600</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre l'atelier et le lecteur: Le commerce du livre imprimé dans la France de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est le Directeur de la Recherche de l'Enssib et le Directeur du Centre Gabriel Naudé. Il a été Président de l'Institut d'Histoire du Livre en 2023 et 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huellas materiales en el Persiles: un análisis arqueológico de un ejemplar de la edición parisina de 1617</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qow⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation et l’utilisation des recueils : le projet Sammelband 15-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.169-171. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bubib.380.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Richard Sharpe, Libraries and Books in Medieval England. The Role of Libraries in a Changing Book Economy, édité par James Willoughby, Oxford : Oxford University Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, p. 206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Matteo Pangallo Emily B. Todd (Ed.), Teaching the History of the Book (Amherst: University of Massachusetts Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Kommunikationsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.250-251. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25162/9783515137683/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des imprimés... et une foule d’autres choses à Rouen au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Tour, Le magazine d’information de la Direction des Archives départementales de la Seine-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie pamphlétaire à Lyon au début des guerres de la Ligue : jeux d’anonymat et fausses adresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, p. 111-135. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/RFHL_144_111-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre en France et le début des guerres de Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Autour de Ronsard. Configuration/reconfiguration du champ poétique français au début des guerres de religion (1562-1563), 45, pp.25-42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15141-8.p.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil : comment appréhender un objet méconnu ? L’analyse de la collection du Centre culturel irlandais à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creation of the Title Page in French Incunabula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gutenberg Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conservation-restauration des livres : le cas des recueils factices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support Tracé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des estampes dans les coffres au milieu du XVIe siècle à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie improbable : les livres sauvés par leur matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXI, pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes du développement du marché du livre imprimé en France du XVe au début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darnton, Robert. A Literary Tour de France: The World of Books on the Eve of the French Revolution. New York: Oxford University Press, 2018. ISBN: 9780195144512. Hardcover: $34.95.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries: Culture, History, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.113-115. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5325/libraries.4.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges de librairie en France et en Europe: XVI e –XVII e siècles. Edwige Keller-Rahbé, ed. Études et essais sur la Renaissance 116; Pratiques éditoriales 5. Paris: Classiques Garnier, 2017. 540 pp. €58. - Privilèges d'auteurs et d'autrices en France (XVI e –XVII e siècles): Anthologie critique. Michèle Clément and Edwige Keller-Rahbé, eds. Textes de la Renaissance 207; Discours éditoriaux 1. Paris: Classiques Garnier, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.379-382. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rqx.2018.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à l'estampe. Compte rendu de &amp;quot;Greta Kaucher, Les Jombert. Une famille de libraires parisiens dans l’Europe des lumières (1680-1824), Genève, Droz, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.vol. 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les privilèges de l’Institution du Prince de Guillaume Budé et l’économie du livre à Paris en 1547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.327-341. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bubib.366.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les premières éditions imprimées de l’Institution du Prince de Guillaume Budé : une histoire à réécrire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.239-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Institution du prince de Guillaume Budé. Le mystère des premières éditions perdues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Métiers du Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le passé matériel des ouvrages reliés, des recueils factices aux archives des Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moruzzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires de la restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'atelier et le lecteur. Le commerce du livre imprimé dans la France de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Histoire, 979-10-413-0009-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de côté, inattendus imprimés dans la collection troyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Minault-Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médiathèque Jacques-Chirac, Troyes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare et remarquable. Singularités, marques et curiosités dans les livres anciens des Silos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Silos, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book World of Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Der Weduwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2022, 978-90-04-51809-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Der Weduwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booksellers and Printers in Provincial France 1470-1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Library of the Written Word, 978-90-04-32413-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprimé en Europe occidentale, 1470-1680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2020, 978-2-7535-8130-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rareté et livres rares du XVIe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Marie Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 978-2-9564213-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux du livre et leur développement dans la première moitié du XVIe siècle : Caen, Rennes et Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-503-61842-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux éclairages sur la géographie urbaine de l’édition rouennaise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-61, 2025, 978-2-503-61842-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la matérialité des livres d’étudiants au milieu du XVIe siècle : pratiques de libraires, pratiques de lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Deloince-Louette; Mathieu Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école du livre. Langues, enseignement, édition aux temps de l'humanisme. Hommage à la professeure Martine Furno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.245-260, 2025, 978-2-600-06642-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du livre à Rouen au XVIe siècle à la lumière des archives : éclairages nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Claerr; Élisabeth Lalou; Anne-Bénédicte Levollant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-109, 2025, 978-2-503-61842-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book and the Text. Defining the Sammelband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Bonesso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perdite e sopravvivenze del libro antico: il ruolo delle miscellanee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum, pp.17-37, 2024, 978-88-3283-373-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protestant Book Trade in Rouen during the First Years of the Wars of Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malcolm Walsby; Arthur Der Weduwen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformation, Religious Culture and Print in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-265, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004515307_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Pettegree, a Historian of the Reformation and the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arthur der Weduwen; Malcolm Walsby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Book World of Early Modern Europe. Essays in Honour of Andrew Pettegree, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2022, 978-90-04-51809-4. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004518100_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation du livre imprimé à Verdun au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard de Wassebourg et les Antiquitez de la Gaule Belgicque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Historiques de l'Est, 2021, 2-85730-080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format et le livre imprimé aux XVe, XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Céline Borello; Camille Desenclos; Fabien Salesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale (vers 1470 - vers 1680)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2021, 9782749550305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions et la diffusion du Nouveau Testament d'Érasme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Amalou; Alexandre Vanautgaerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Testament d’Érasme. Regards sur l’Europe des humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 111-131, 2021, 978-2-503-59385-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de Varryations. Gens du livre, marronneurs et bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varryations. Gens du livre, marronneurs et bibliothécaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Enssb, pp.9 - 10, 2020, 9782375461327. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le passé matériel des ouvrages reliés : des recueils factices aux archives des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moruzzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorraine Mailho; Alexandra Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires de la restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C2RMF, pp.138-149, 2020, 978-2-11-155891-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1570 : l’annus horribilis de l’édition parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Daussy; Isabelle His; Jean Vignes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1570 : Le mariage des arts au cœur des Guerres de Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782745350831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Print and the Academic Market: the Printing of Dissertations in Sixteenth-Century Louvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Pettegree. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadsheets : Single-sheet Publishing in the First Age of Print / Pettegree, Andrew ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Academic Pub, pp.355-375, 2017, 978-90-04-34030-5. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004340312_016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the Counter-Reformation in Provincial France: Printing and Bookselling in Sixteenth-Century Verdun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bellingradt; Paul Nelles; Jeroen Salman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books in Motion in Early Modern Europe. Beyond Production, Circulation and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.15-37, 2017, 978-3-319-53365-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing in French in the Low Countries in the Early Sixteenth Century: Patterns and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Armstrong ; Elsa Strietman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multilingual Muse: Transcultural Poetics in the Burgundian Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern Humanities Research Association; Legenda, pp.54-70, 2017, 978-1-781885-49-9. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv16km172.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Lists and their meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby and Natasha Constantinidou (dir.), Documenting the Early Modern Book World: Inventories and Catalogues in Manuscript and Print, Leiden: Brill, 2013, p. 1-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing and publishing in France 1470-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books and Prints at the Heart of the Catholic Reformation in the Low Countries (16th – 17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconquête par le livre et l’image. Au cœur de la réforme catholique dans les Pays-Bas (XVIe-XVIIes.) / Winning Back with Books and Prints. At the Heart of the Catholic Reformationin the Low Countries (16th-17th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Liège, Belgium. Library of the written word, 104, Brill, 2023, Library of the Written Word - The Handpress World, 978-90-04-51015-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces cachées de l’imprimerie et de la librairie lyonnaises (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 144, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar and Spice. Disaster on the Seine in the 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funeral procession of an aristocrat, Guy XVII of Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de verlan au XVIe siècle. Ou comment déjouer les jeux de pseudonyme d’un imprimeur-libraire de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’une charnière sur la librairie parisienne du début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers témoins d’imprimés perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un incunable dissimulé du Centre culturel irlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Walsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4757,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35F51B95"/>
+    <w:nsid w:val="12412C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4988,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malcolm-walsby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116215607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39703830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sammelband.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Walsby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515137683/00087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.380.0171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_111-135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/libraries.4.1.0113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2018.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.366.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moruzzis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10271/entre-l-atelier-et-le-lecteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qd1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Minault-Richomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Der Weduwen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/33611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762586v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503618425-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518100_002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004515307/BP000027.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515307_017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4577/9782749550305/le-monde-de-l-imprime-en-europe-occidentale-vers1470-vers-1680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02452242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11025-book-08535083-9782745350831.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004340312_016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km172.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa De Marco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malcolm-walsby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8873-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116215607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39703830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Z9Ec-mYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sammelband.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Walsby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.380.0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/9783515137683/00087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_111-135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1710" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/libraries.4.1.0113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2018.101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.366.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moruzzis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10271/entre-l-atelier-et-le-lecteur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qd1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Minault-Richomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Der Weduwen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/33611" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762586v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503618425-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004515307/BP000027.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515307_017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518100_002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4577/9782749550305/le-monde-de-l-imprime-en-europe-occidentale-vers1470-vers-1680" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12162" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02452242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11025-book-08535083-9782745350831.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004340312_016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv16km172.8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa De Marco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>