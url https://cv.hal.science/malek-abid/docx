--- v0 (2026-03-19)
+++ v1 (2026-04-18)
@@ -3290,281 +3290,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inverse design of the wind turbine blade sections by the singularities method</w:t>
+                <w:t xml:space="preserve">Direct numerical simulations of variable-density plane jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr-Eddine Kamoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Afungchui</w:t>
+                <w:t xml:space="preserve">Stéphane Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 546, pp.153-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005006993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211122v1</w:t>
+                <w:t xml:space="preserve">hal-00086451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of variable-density plane jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravier</w:t>
+                <w:t xml:space="preserve">The inverse design of the wind turbine blade sections by the singularities method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Afungchui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.2091-2107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00086451v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of variable-density plane jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,70 +3582,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 546 (-1), pp.153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112005006993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4545,213 +4545,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear hydrodynamic instability of circular jets with thin shear layers</w:t>
+                <w:t xml:space="preserve">Numerical characterization of the dynamics of vortex filaments in round jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5 (11), pp.2582-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.858774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426379v1</w:t>
+                <w:t xml:space="preserve">hal-00426381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical characterization of the dynamics of vortex filaments in round jets</w:t>
+                <w:t xml:space="preserve">Linear hydrodynamic instability of circular jets with thin shear layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 12 (5), pp.683-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426381v1</w:t>
+                <w:t xml:space="preserve">hal-00426379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de génération des “jets latéraux” dans les jets axisymétriques forcés</w:t>
               </w:r>
@@ -6227,59 +6227,80 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH/ERCOFTAC, seventh European Turbulence conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, France. pp.377-380</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 1998, Saint-Jean Cap Ferrat, France. pp.377-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-011-5118-4_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -6293,51 +6314,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the feedback of vorticity on stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6367,197 +6388,218 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vortex Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.275-282, 2000, Lecture Notes in Physics</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.275-282, 2000, Lecture Notes in Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44535-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galilean and Relativistic Nonlinear Wave equations : an Hydrodynamical Tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Debbasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Tirapegui and W. Zeller (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilities and non equilibrium structures V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Acad. Publishers, pp.33-51, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Schrödinger Equation : an Hydrodynamical Tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6590,73 +6632,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Meneguzzi, A. Pouquet, P.L. Sulem eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small-scale structures in 3D hydro and magnetohydrodynamic turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer–Verlag, pp.105-112, 1995, Lecture Notes in Physics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of side jets in forced axisymmetric jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6676,65 +6718,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Tirapegui and W. Zeller (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilities and Nonequilibrium Structures IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Acad. Publishers, pp.333-338, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6881,51 +6923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fakhfekh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Amira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Maalej" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.10.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen &#197;. Ellingsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00085-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0164084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chu Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Yih Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10010046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.023604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-021-00049-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bj&#248;rnestad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00046-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian S Kharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.631993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalisch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080623" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070298v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Hsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.350" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chamekh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Brik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksus.2018.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.627" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhian Kharif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0085-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090414030014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVG3JPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HNSLVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-20540-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3H8MXTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Kamoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Afungchui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005006993" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MV1J5D76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502660" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C Hsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-y Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcio Pereira Figueira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Taghizad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fontane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fakhfekh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Amira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Maalej" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.10.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen &#197;. Ellingsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00085-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0164084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chu Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Yih Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10010046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.023604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-021-00049-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bj&#248;rnestad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00046-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian S Kharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.631993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalisch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080623" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070298v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Hsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.350" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chamekh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Brik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksus.2018.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.627" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhian Kharif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0085-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090414030014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVG3JPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HNSLVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-20540-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3H8MXTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005006993" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MV1J5D76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Kamoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Afungchui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502660" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858774" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C Hsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-y Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcio Pereira Figueira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Taghizad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fontane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_93" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PPC70JK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44535-8_18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5RPMGPN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>