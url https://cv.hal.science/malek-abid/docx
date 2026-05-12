--- v1 (2026-04-18)
+++ v2 (2026-05-12)
@@ -1361,395 +1361,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of periodic progressive gravity wave solutions of the Whitham equation in the presence of vorticity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Kalisch</w:t>
+                <w:t xml:space="preserve">Miles Theory Revisited with Constant Vorticity in Water of Infinite Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8080623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550499v1</w:t>
+                <w:t xml:space="preserve">hal-03145486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of periodic progressive gravity wave solutions of the Whitham equation in the presence of vorticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 384 (2), pp.126060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547951v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miles Theory Revisited with Constant Vorticity in Water of Infinite Depth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malek Abid</w:t>
+                <w:t xml:space="preserve">Stability of periodic progressive gravity wave solutions of the Whitham equation in the presence of vorticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384 (2), pp.126060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse8080623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03145486v1</w:t>
+                <w:t xml:space="preserve">hal-03547951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse instability of gravity–capillary solitary waves on deep water in the presence of constant vorticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-C. Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,235 +1907,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear Schrödinger equation for gravity–capillary water waves on arbitrary depth with constant vorticity. Part 1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">Nonlinear water waves in shallow water in the presence of constant vorticity: A Whitham approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.627⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336523v1</w:t>
+                <w:t xml:space="preserve">hal-02336521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear water waves in shallow water in the presence of constant vorticity: A Whitham approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malek Abid</w:t>
+                <w:t xml:space="preserve">A nonlinear Schrödinger equation for gravity–capillary water waves on arbitrary depth with constant vorticity. Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.12-22. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 854, pp.146-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336521v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogue waves in shallow water in the presence of a vertically sheared current</w:t>
               </w:r>
@@ -2219,252 +2219,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of New Poly(ester triazole) and Poly(amide triazole) by &amp;quot;Click Chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-similar behaviour of a rotor wake vortex core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aden Ali</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Science Series B / Vysokomolekulyarnye Soedineniya, Ser. B.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1560090414030014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 740, pp.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086540v1</w:t>
+                <w:t xml:space="preserve">hal-01172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similar behaviour of a rotor wake vortex core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of New Poly(ester triazole) and Poly(amide triazole) by &amp;quot;Click Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aden Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 740, pp.R1. </w:t>
+              <w:t xml:space="preserve">Polymer Science Series B / Vysokomolekulyarnye Soedineniya, Ser. B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.290-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1560090414030014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172738v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A projection method for the spectral solution of non-homogeneous and incompressible Navier-Stokes equations</w:t>
               </w:r>
@@ -2651,324 +2651,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal instability of a variable-density Batchelor vortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh-Taylor instability in variable density swirling flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Di Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 703, pp.49-59. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (69), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2012-20540-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701223v1</w:t>
+                <w:t xml:space="preserve">hal-00701221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scaling in magnetophoretic separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal instability of a variable-density Batchelor vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112, pp.094910. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 703, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4765014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776289v1</w:t>
+                <w:t xml:space="preserve">hal-00701223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Taylor instability in variable density swirling flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Di Pierro</w:t>
+                <w:t xml:space="preserve">Dynamic scaling in magnetophoretic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.094910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4765014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2012-20540-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00701221v1</w:t>
+                <w:t xml:space="preserve">hal-00776289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy spectra in a helical vortex breakdown</w:t>
               </w:r>
@@ -3356,90 +3356,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 546, pp.153-191. </w:t>
+              <w:t xml:space="preserve">, 2006, 546 (-1), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112005006993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086451v1</w:t>
+                <w:t xml:space="preserve">hal-03995478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inverse design of the wind turbine blade sections by the singularities method</w:t>
               </w:r>
@@ -3580,90 +3580,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 546 (-1), pp.153. </w:t>
+              <w:t xml:space="preserve">, 2006, 546, pp.153-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112005006993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995478v1</w:t>
+                <w:t xml:space="preserve">hal-00086451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gross-Pitaevskii dynamics of Bose-Einstein condensates and superfluid turbulence</w:t>
               </w:r>
@@ -4009,260 +4009,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of the Batchelor trailing vortex by a spectral method</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of low-temperature superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.869534⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (4), pp.665-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80019-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426543v1</w:t>
+                <w:t xml:space="preserve">hal-00426545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of low-temperature superfluid turbulence</w:t>
+                <w:t xml:space="preserve">Direct numerical simulations of the Batchelor trailing vortex by a spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (2), pp.469-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.869534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80019-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00426545v1</w:t>
+                <w:t xml:space="preserve">hal-00426543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolmogorov Turbulence in Low-Temperature Superflows</w:t>
               </w:r>
@@ -4545,213 +4545,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical characterization of the dynamics of vortex filaments in round jets</w:t>
+                <w:t xml:space="preserve">Linear hydrodynamic instability of circular jets with thin shear layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 12 (5), pp.683-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426381v1</w:t>
+                <w:t xml:space="preserve">hal-00426379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear hydrodynamic instability of circular jets with thin shear layers</w:t>
+                <w:t xml:space="preserve">Numerical characterization of the dynamics of vortex filaments in round jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5 (11), pp.2582-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.858774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426379v1</w:t>
+                <w:t xml:space="preserve">hal-00426381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de génération des “jets latéraux” dans les jets axisymétriques forcés</w:t>
               </w:r>
@@ -5066,64 +5066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear Schrödinger equation for gravity-capillary water waves on arbitrary depth with constant vorticity: Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-C Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-y Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5390,51 +5390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and stability analysis of helical vortex wake behind a single blade rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6193,64 +6193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH/ERCOFTAC, seventh European Turbulence conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Saint-Jean Cap Ferrat, France. pp.377-380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6923,51 +6923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fakhfekh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Amira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Maalej" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.10.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen &#197;. Ellingsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00085-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0164084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chu Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Yih Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10010046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.023604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-021-00049-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bj&#248;rnestad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00046-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian S Kharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.631993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalisch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080623" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070298v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Hsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.350" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chamekh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Brik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksus.2018.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hsu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.627" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhian Kharif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0085-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090414030014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVG3JPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HNSLVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-20540-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3H8MXTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005006993" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MV1J5D76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Kamoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Afungchui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502660" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858774" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C Hsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-y Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcio Pereira Figueira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Taghizad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fontane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_93" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PPC70JK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44535-8_18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5RPMGPN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fakhfekh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Amira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Maalej" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.10.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen &#197;. Ellingsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00085-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0164084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102883" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chu Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Yih Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10010046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.023604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03547947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-021-00049-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bj&#248;rnestad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00046-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian S Kharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.631993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Carter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070298v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Hsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.350" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chamekh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Brik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksus.2018.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hsu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhian Kharif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-017-0085-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.636" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090414030014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVG3JPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-20540-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3H8MXTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.185" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-74HNSLVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4765014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3553466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005006993" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MV1J5D76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Kamoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Afungchui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huepe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Metens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2003.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZSXR93SD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-13WFQ7X6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502660" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80019-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NDDR5NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869534" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3896" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869473" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C Hsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-y Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcio Pereira Figueira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Taghizad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fontane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_93" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PPC70JK6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44535-8_18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5RPMGPN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Debbasch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>