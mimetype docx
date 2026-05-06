--- v0 (2026-04-04)
+++ v1 (2026-05-06)
@@ -563,512 +563,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04852709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 6 February 2023 Türkiye Earthquake Sequence as Detected in the Ionosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Giant Ionospheric Depletion on 15 January 2022 Around the Hunga Tonga-Hunga Ha'apai Volcanic Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sanchez</w:t>
+                <w:t xml:space="preserve">Jianhui He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kherani</w:t>
+                <w:t xml:space="preserve">Xinan Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de Paula</w:t>
+                <w:t xml:space="preserve">Feng Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Maletckii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128 (9), pp.e2023JA031663. </w:t>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JA030984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JA031663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JA030984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248389v1</w:t>
+                <w:t xml:space="preserve">insu-04155778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Ionospheric Depletion on 15 January 2022 Around the Hunga Tonga-Hunga Ha'apai Volcanic Eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 6 February 2023 Türkiye Earthquake Sequence as Detected in the Ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maletckii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhui He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elvira Astafyeva</w:t>
+                <w:t xml:space="preserve">S. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinan Yue</w:t>
+                <w:t xml:space="preserve">E. Kherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Ding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Maletckii</w:t>
+                <w:t xml:space="preserve">E. de Paula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JA030984. </w:t>
+              <w:t xml:space="preserve">, 2023, 128 (9), pp.e2023JA031663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JA030984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JA031663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155778v2</w:t>
+                <w:t xml:space="preserve">hal-04248389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐Real‐Time Analysis of the Ionospheric Response to the 15 January 2022 Hunga Tonga‐Hunga Ha'apai Volcanic Eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 15 January 2022 Hunga Tonga Eruption History as Inferred From Ionospheric Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maletckii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Mikesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munaibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ravanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JA030735⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (10), pp.e2022GL098827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL098827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846791v1</w:t>
+                <w:t xml:space="preserve">insu-03688502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 15 January 2022 Hunga Tonga Eruption History as Inferred From Ionospheric Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near‐Real‐Time Analysis of the Ionospheric Response to the 15 January 2022 Hunga Tonga‐Hunga Ha'apai Volcanic Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maletckii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (10), pp.e2022GL098827. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL098827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JA030735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03688502v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionospheric Disturbances and Irregularities During the 25-26 August 2018 Geomagnetic Storm</w:t>
               </w:r>
@@ -1858,51 +1858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dahlia Ouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maletckii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#246;rster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Ouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Huba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cesaroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fiorentino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tosone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ventriglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025SW004423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04852709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kherani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Paula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155778v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinan Yue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03846791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasyukevich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oinats" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029843" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589888v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99906-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04749877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yasyukevich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yasyukevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maletckii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Syrovatskii" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dahlia Ouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maletckii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#246;rster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Ouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Huba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cesaroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fiorentino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tosone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ventriglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025SW004423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04852709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155778v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinan Yue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ding" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kherani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Paula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031663" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03846791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasyukevich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oinats" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029843" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589888v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99906-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04749877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yasyukevich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yasyukevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maletckii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Syrovatskii" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>