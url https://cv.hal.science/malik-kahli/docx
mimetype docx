--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -2258,277 +2258,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective scoring of emotions induced by fragrance based on an innovative molecular salivary biological test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles and miRNAs in saliva: a promising tool for concussion biomarker discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Kahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Simphor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fournier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimata Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Cannes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la section 28 CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444895v1</w:t>
+                <w:t xml:space="preserve">hal-05444867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles and miRNAs in saliva: a promising tool for concussion biomarker discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective scoring of emotions induced by fragrance based on an innovative molecular salivary biological test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Kahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Simphor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alimata Ouedraogo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la section 28 CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">35th IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444867v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISEV2025 Abstract Book</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kahli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimata Ouedraogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios16020081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van der Hofstadt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cardinal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lepeltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van-Der-Hofstadt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Ngoc Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kit Leng Lui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keegan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tonzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hung Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00454-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Osmundson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Yeung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feny&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-018-0171-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363281v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kabalane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Petryk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laperrousaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky797" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arach Goldar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rappailles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22469" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471143030.cb2220s65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha E Boulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/115014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Aladjem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471143030.cb2218s64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyrien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rappailles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guilbaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FNQFD3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gueydan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Delalbre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bellmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Houssami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.09.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boulestreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Marchal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70157" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou&#235;n Laramy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Grich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12444" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos-Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438570v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kahli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimata Ouedraogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios16020081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van der Hofstadt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cardinal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lepeltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van-Der-Hofstadt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Ngoc Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kit Leng Lui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keegan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tonzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hung Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00454-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Osmundson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Yeung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feny&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-018-0171-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363281v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kabalane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Petryk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laperrousaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky797" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arach Goldar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rappailles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22469" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471143030.cb2220s65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha E Boulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/115014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Aladjem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471143030.cb2218s64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyrien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rappailles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guilbaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FNQFD3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gueydan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Delalbre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bellmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Houssami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.09.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boulestreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Marchal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70157" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou&#235;n Laramy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Grich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12444" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos-Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438570v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>