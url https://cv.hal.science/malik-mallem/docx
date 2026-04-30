--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -250,265 +250,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous gesture recognition using multi-layer LSTM networks and laban movement analysis</w:t>
+                <w:t xml:space="preserve">DAM-SLAM: depth attention module in a semantic visual SLAM based on objects interaction for dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
+                <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+                <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.289--297. </w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.25802--25815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/KES-208195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10489-023-04720-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049134v1</w:t>
+                <w:t xml:space="preserve">hal-04207452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAM-SLAM: depth attention module in a semantic visual SLAM based on objects interaction for dynamic environments</w:t>
+                <w:t xml:space="preserve">Autonomous gesture recognition using multi-layer LSTM networks and laban movement analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Beghdadi</w:t>
+                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Beji</w:t>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.25802--25815. </w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.289--297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-023-04720-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/KES-208195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207452v1</w:t>
+                <w:t xml:space="preserve">hal-04049134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive overview of dynamic visual SLAM and deep learning: concepts, methods and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -568,51 +568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handiski simulator performance under PSO-based washout and control parameters optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -666,248 +666,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
+                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78 (12), pp.16575--16600. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.1411--1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971017v1</w:t>
+                <w:t xml:space="preserve">hal-01971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
+                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.1411--1426. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (12), pp.16575--16600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971026v1</w:t>
+                <w:t xml:space="preserve">hal-01971017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid tracking system for robust fiducials registration in augmented reality</w:t>
               </w:r>
@@ -1947,247 +1947,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Camera Pose Tracking for Augmented Reality Using Particle Filtering Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-007-0100-4⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.311--327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339552v1</w:t>
+                <w:t xml:space="preserve">hal-00636621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Robust Camera Pose Tracking for Augmented Reality Using Particle Filtering Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.181--195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-007-0100-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00636621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailorable Groupware Design based on the 3C Model</w:t>
               </w:r>
@@ -2271,804 +2271,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Occlusions for Robust Augmented Reality Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.73--80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639361v1</w:t>
+                <w:t xml:space="preserve">hal-00450311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance study for camera pose estimation using visual marker based tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-008-0170-y⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (4), pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639322v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">A performance study for camera pose estimation using visual marker based tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.365--376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-008-0170-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450311v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling Occlusions for Robust Augmented Reality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, elec. proc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/146123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493317v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Naud</w:t>
+                <w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (8), pp.1017--1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.1017-1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858695v1</w:t>
+                <w:t xml:space="preserve">hal-00376458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00639335v1</w:t>
+                <w:t xml:space="preserve">hal-00858695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large Scale Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (2), pp.25--31</w:t>
@@ -3083,385 +3071,397 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858697v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t>
+                <w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (4), pp.79--86</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445513v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.79--86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.28.1017-1049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00376458v1</w:t>
+                <w:t xml:space="preserve">hal-00445513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Circular Fiducial Detection Technique and Real-Time 3D Camera Tracking</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité augmentée. Principes, technologies et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, TE5920, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4166,51 +4166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured light 3D free form recovering with sub-pixel precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Lightweight Hybrid Graph Convolutional Neural Network - CNN Scheme for Scene Classification Using Object Detection Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,90 +4862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD-COCO: A Versatile Complex Distorted COCO Database for Scene-Context-Aware Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,77 +4992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking performance of object detection under images distortions of an uncontrolled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5100,51 +5100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behavior of an Interactive XY -6 DoF Simulator for People with Reduced Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,77 +5204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Action Recognition Using Laban Movement Analysis and Dynamic Time Warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Verona (virtual), Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6089,668 +6089,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the slam drift error propagation using sparse but accurate 3d models for augmented reality applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality International Conference on Laval Virtual (VRIC 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2466816.2466828⟩</w:t>
+              <w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859811v1</w:t>
+                <w:t xml:space="preserve">hal-00762356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+                <w:t xml:space="preserve">Reducing the slam drift error propagation using sparse but accurate 3d models for augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Reality International Conference on Laval Virtual (VRIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France. (elec. proc), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2466816.2466828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903544v1</w:t>
+                <w:t xml:space="preserve">hal-00859811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t>
+              <w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Daejeon, South Korea. pp.19--22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762356v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Real-time tele-operation and tele-walking of humanoid Robot Nao using Kinect Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Almetwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evry, France. pp.463--466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830038v1</w:t>
+                <w:t xml:space="preserve">hal-00860923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tele-operation and tele-walking of humanoid Robot Nao using Kinect Depth Camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Almetwally</w:t>
+                <w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860923v1</w:t>
+                <w:t xml:space="preserve">hal-00830038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Córdoba, Spain. pp.743--747, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749097v1</w:t>
+                <w:t xml:space="preserve">hal-00744394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow Model for Collaborative 3D Interaction - Application to co-located manipulation</w:t>
               </w:r>
@@ -6762,51 +6762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6939,51 +6939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,274 +7050,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+                <w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741481v1</w:t>
+                <w:t xml:space="preserve">hal-00749097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t>
+              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675319v1</w:t>
+                <w:t xml:space="preserve">hal-00741481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Augmented Reality Systems: How Much Performance is Enough?</w:t>
               </w:r>
@@ -7401,165 +7388,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761912v1</w:t>
+                <w:t xml:space="preserve">hal-00675319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,199 +7580,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672645v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744394v1</w:t>
+                <w:t xml:space="preserve">hal-00672645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What you feel is what I do: a study of human performance in haptic collaborative virtual environments</w:t>
               </w:r>
@@ -8297,429 +8297,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Réalisation d'un module de reconnaissance de gestes continus en temps réel pour la réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal, France. pp.87--98</w:t>
+              <w:t xml:space="preserve">Journ ées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France. pp.95--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745328v1</w:t>
+                <w:t xml:space="preserve">hal-00664556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, France. pp.87--98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649022v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+                <w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées de l'AFRV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Waltham, MA, United States. pp.457--462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2010.5444616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633201v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIDAR calibration using Support Vector Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8773,135 +8747,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPS-IMU-Camera modelization and calibration for 3d localization dedicated to outdoor mobile applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+                <w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control Automation and Systems (ICCAS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Gyeonggi-do, South Korea. pp.1580--1585</w:t>
+              <w:t xml:space="preserve">5èmes journées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639382v1</w:t>
+                <w:t xml:space="preserve">hal-00633201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Reality: Issues, Trends and Challenges</w:t>
               </w:r>
@@ -8959,3427 +8946,3427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un module de reconnaissance de gestes continus en temps réel pour la réalité virtuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">A GPS-IMU-Camera modelization and calibration for 3d localization dedicated to outdoor mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ ées de l'AFRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orsay, France. pp.95--101</w:t>
+              <w:t xml:space="preserve">International Conference on Control Automation and Systems (ICCAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Gyeonggi-do, South Korea. pp.1580--1585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664556v1</w:t>
+                <w:t xml:space="preserve">hal-00639382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+                <w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.322--327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633194v1</w:t>
+                <w:t xml:space="preserve">hal-00664541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+                <w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Maaref</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.374--377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639730v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t>
+              <w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664553v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.880--883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2009.5069435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664538v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Navigation Method for 3D Virtual Environment Exploration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Roussel</w:t>
+                <w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3106472⟩</w:t>
+              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. pp.181--185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639384v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.196--201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376597v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Cheaib</w:t>
+                <w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.19--20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639728v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">A New Navigation Method for 3D Virtual Environment Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3106497⟩</w:t>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.190--195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3106472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664557v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Inertial Tracking System for Robust Fiducials Registration in Augmented Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence for Multimedia Signal and Vision Processing (CIMSVP '09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CIMSVP.2009.4925652⟩</w:t>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.347--349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639386v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sehat Ullah</w:t>
+                <w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.713--722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858924v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+                <w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407168v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
+                <w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Ennakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.337--341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3106497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344875v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker Less Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+                <w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02345-3_22⟩</w:t>
+              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00361168v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+                <w:t xml:space="preserve">Vision-Inertial Tracking System for Robust Fiducials Registration in Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence for Multimedia Signal and Vision Processing (CIMSVP '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nashville, TN, United States. pp.83--90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIMSVP.2009.4925652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344872v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sehat Ullah</w:t>
+                <w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.85--90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664541v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Marker Less Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Warsaw, Poland. pp.218--227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02345-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644582v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Camera Pose Estimation Combining 2D/3D Points and Lines Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.774--779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957384v1</w:t>
+                <w:t xml:space="preserve">hal-00339444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+                <w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.129--136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1450579.1450637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344877v1</w:t>
+                <w:t xml:space="preserve">hal-00649025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Cheaib</w:t>
+                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Xi'an, China. pp.141--147, </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339451v1</w:t>
+                <w:t xml:space="preserve">hal-00339458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Exploration of Underwater Archaeological Sites: Visualization and Interaction in Mixed Reality Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Roussel</w:t>
+                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage and 6th Eurographics Workshop on Graphics and Cultural Heritage (VAST 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361188v1</w:t>
+                <w:t xml:space="preserve">hal-00344873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.129--136</w:t>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649025v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+                <w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
+              <w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.249--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1450579.1450637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339458v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+                <w:t xml:space="preserve">Markerless Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Visual Computing (ISVC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Las Vegas, NV, United States. pp.498--507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344873v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markerless Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Visual Computing (ISVC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Las Vegas, NV, United States. pp.498--507</w:t>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668043v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.493--497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859240v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Virtual Exploration of Underwater Archaeological Sites: Visualization and Interaction in Mixed Reality Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage and 6th Eurographics Workshop on Graphics and Cultural Heritage (VAST 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Braga, Portugal. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/VAST/VAST08/141-148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339461v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining FIPA Agents and Web Services for the Design of Tailorable Groupware Architecture</w:t>
+                <w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Linz, Austria. pp.702--705, </w:t>
+              <w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Xi'an, China. pp.141--147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1497308.1497449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639735v1</w:t>
+                <w:t xml:space="preserve">hal-00339451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.6, </w:t>
@@ -12411,871 +12398,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D molecular modeling: from theory to applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+                <w:t xml:space="preserve">Combining FIPA Agents and Web Services for the Design of Tailorable Groupware Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Conference on Human System Interactions (HSI 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.350--355, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Linz, Austria. pp.702--705, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1497308.1497449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339462v1</w:t>
+                <w:t xml:space="preserve">hal-00639735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3D Navigation Technique Supporting VR Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.149--153, </w:t>
+              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.165--170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2952967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339450v1</w:t>
+                <w:t xml:space="preserve">hal-00344878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">3D molecular modeling: from theory to applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 Conference on Human System Interactions (HSI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.350--355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339459v1</w:t>
+                <w:t xml:space="preserve">hal-00339462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+                <w:t xml:space="preserve">Design of a 3D Navigation Technique Supporting VR Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.149--153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2952967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344878v1</w:t>
+                <w:t xml:space="preserve">hal-00339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Cheaib</w:t>
+                <w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.45--55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639742v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multimodal Human-Robot Interaction in large scale virtual environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
+                <w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ACM/IEEE international conference on Human robot interaction (HRI '08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands. pp.359--366, </w:t>
+              <w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.256--263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1349822.1349869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1413634.1413683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339448v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Cheaib</w:t>
+                <w:t xml:space="preserve">Towards multimodal Human-Robot Interaction in large scale virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd ACM/IEEE international conference on Human robot interaction (HRI '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands. pp.359--366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1349822.1349869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664525v1</w:t>
+                <w:t xml:space="preserve">hal-00339448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fly Over, a 3D Interaction Technique for Navigation in Virtual Environments Independent from Tracking Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13290,73 +13260,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Virtual Reality (VRIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.7--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Inertial/Vision Sensor Calibration for Outdoor Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13398,999 +13368,1077 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality (REGARD 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Quebec, Canada. elec. proc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Camera Pose Estimation Combining 2D/3D Points and Lines Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.246--253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339444v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Architecture and Calibration Framework For Hybrid Optical IR and Vision Tracking System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Tazi</w:t>
+                <w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Mediterranean Conference on Control and Automation (MED 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2007.4433932⟩</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.198--203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339443v1</w:t>
+                <w:t xml:space="preserve">hal-00339474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+                <w:t xml:space="preserve">Software Architecture and Calibration Framework For Hybrid Optical IR and Vision Tracking System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE Mediterranean Conference on Control and Automation (MED 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Athens, Greece. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2007.4433932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339460v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.89--92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00339478v1</w:t>
+                <w:t xml:space="preserve">hal-00339460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Circular Fiducials Tracking And Camera Pose Estimation Using Particle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montreal, Canada. pp.1159--1164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4413587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.663--672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00339474v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fiducials Tracking in Augmented Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Systems, Signals and Image Processing (IWSSIP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damas, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339471v1</w:t>
+                <w:t xml:space="preserve">hal-00860119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation entre modèles et données réelles pour la structure spatiale des molécules d'ADN par le biais de la réalité augmentée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Gherbi</w:t>
+                <w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Workshop Applications Médicales de l'Informatique : Nouvelles Approches (AMINA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633202v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Camera Tracking for Augmented Reality Combining Orthogonal Iteration and RANSAC Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Fiducials Tracking in Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Systems, Signals and Image Processing (IWSSIP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.29--33</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Systems, Signals and Image Processing (IWSSIP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339446v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14405,87 +14453,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Laval, France. pp.85--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'interaction collaborative pour les environnements virtuels collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14500,87 +14548,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Jeunes Chercheurs en Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Software Architecture for Collaborative Teleoperation based on Networked Mixed Reality Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14598,92 +14646,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: From Theory to Applications (ICTTA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.3498--3503, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Contours Motion based on Optical Flow for Tracking in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14712,73 +14760,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Laval, France. pp.215--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Augmented Reality Tracking based Visual Pose Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14807,1099 +14855,1051 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Setùbal, Portugal. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Confrontation entre modèles et données réelles pour la structure spatiale des molécules d'ADN par le biais de la réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t>
+              <w:t xml:space="preserve">3e Workshop Applications Médicales de l'Informatique : Nouvelles Approches (AMINA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Monastir, Tunisie. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339455v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Line Tracking Using a Particle Filter For Camera Pose Estimation</w:t>
+                <w:t xml:space="preserve">Robust Camera Tracking for Augmented Reality Combining Orthogonal Iteration and RANSAC Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Systems, Signals and Image Processing (IWSSIP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.29--33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339447v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+                <w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00339475v1</w:t>
+                <w:t xml:space="preserve">hal-00339455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">Robust Line Tracking Using a Particle Filter For Camera Pose Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t>
+              <w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Limassol, Cyprus. pp.207--211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1180495.1180537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339477v1</w:t>
+                <w:t xml:space="preserve">hal-00339447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860119v1</w:t>
+                <w:t xml:space="preserve">hal-00339475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Man Machine Interface for High Level Teleoperation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+                <w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.(Elect. Proc.)</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339467v1</w:t>
+                <w:t xml:space="preserve">hal-00339456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Modelling Collaborative Teleoperation</w:t>
+                <w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Khezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Advanced Robotics (ICAR 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339466v1</w:t>
+                <w:t xml:space="preserve">hal-00339463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narjes Khezami</w:t>
+                <w:t xml:space="preserve">A New Man Machine Interface for High Level Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
+              <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339463v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Roussel</w:t>
+                <w:t xml:space="preserve">An Approach to Modelling Collaborative Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Khezami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Conference on Advanced Robotics (ICAR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seattle, Washington, United States. pp.788--795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339457v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interface for Collaborative Teleoperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narjes Khezami</w:t>
+                <w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
+              <w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339464v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Formal Model of Collaboration by Multi-Agent Systems</w:t>
               </w:r>
@@ -15974,217 +15974,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-inertial system calibration for tracking in augmented reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">A New Interface for Collaborative Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Khezami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.156--162</w:t>
+              <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339472v1</w:t>
+                <w:t xml:space="preserve">hal-00339464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Roussel</w:t>
+                <w:t xml:space="preserve">Vision-inertial system calibration for tracking in augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.156--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339456v1</w:t>
+                <w:t xml:space="preserve">hal-00339472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Robuste de Squelettisation par Carte de Distances et Diagramme de Voronoï</w:t>
               </w:r>
@@ -16844,51 +16844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16956,51 +16956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17036,294 +17036,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Cheaib</w:t>
+                <w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hippe, Zdzislaw S.; Kulikowski, Juliusz Lech. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, pp.185-210, 2010, Advanced Information and Knowledge Processing, </w:t>
+              <w:t xml:space="preserve">Human-Computer Systems Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.493--504, 2010, Advances in Intelligent and Soft Computing, vol. 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634669v1</w:t>
+                <w:t xml:space="preserve">hal-00633176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+                <w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Systems Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.185-210, 2010, Advanced Information and Knowledge Processing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00633176v1</w:t>
+                <w:t xml:space="preserve">hal-00634669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards collaborative teleoperation based on human scale networked mixed reality environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17374,51 +17374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité augmentée - Principes, technologies et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18039,51 +18039,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments relatifs à la plateforme technologique EVR@ (Environnements Virtuels et de Réalité Augmentée) de l'Université d'Evry Val d'Essonne Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18121,51 +18121,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t>
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
@@ -18185,100 +18185,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339430v1</w:t>
+                <w:t xml:space="preserve">hal-00339431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d'un collecticiel Oce@nyd</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nader Cheaib</w:t>
+                <w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18286,80 +18273,93 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339427v1</w:t>
+                <w:t xml:space="preserve">hal-00339433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d'Agents pour la conception de collecticiels malléables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d'un collecticiel Oce@nyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18368,81 +18368,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339432v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t>
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
@@ -18462,87 +18462,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339431v1</w:t>
+                <w:t xml:space="preserve">hal-00339430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d'Agents pour la conception de collecticiels malléables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18550,51 +18550,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339433v1</w:t>
+                <w:t xml:space="preserve">hal-00339432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18612,51 +18612,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Lightweight Hybrid Graph Convolutional Neural Network -- CNN Scheme for Scene Classification using Object Detection Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18820,51 +18820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DBA6C0E"/>
+    <w:nsid w:val="B212E09D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19051,51 +19051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malik-mallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2471-7028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079983316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211156381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6389-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Beghdadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04720-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-022-01306-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07626-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0508-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-007-0100-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18DHRCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/146123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.3.4.34-41" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-te5920" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2008.026793" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307779293689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudar Shaheen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(00)00127-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/761CFE5FB321816DF8D8247A46F9495B06DEAF87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574700007517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366B79FDBB079D816560E54F6934502F6228B64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-9331(91)90148-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2CW607J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05166299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Fedsi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Ullah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772944" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04366877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP58404.2023.10323035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03719611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466828" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Almetwally" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548783" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586829" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106472" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSVP.2009.4925652" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST08/141-148" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676964" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339445v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413587" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339471v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339446v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339469v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180495.1180537" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339472v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougeaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellanger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florand Chavand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPEUR.1993.289837" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648045v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663956v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693221v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malik-mallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2471-7028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079983316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211156381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6389-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Beghdadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04720-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-022-01306-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07626-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0508-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-007-0100-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18DHRCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/146123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.3.4.34-41" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-te5920" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2008.026793" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307779293689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudar Shaheen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(00)00127-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/761CFE5FB321816DF8D8247A46F9495B06DEAF87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574700007517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366B79FDBB079D816560E54F6934502F6228B64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-9331(91)90148-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2CW607J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05166299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Fedsi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Ullah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772944" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04366877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP58404.2023.10323035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03719611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Almetwally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548783" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586829" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639384v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106472" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSVP.2009.4925652" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676964" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361188v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST08/141-148" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339445v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413587" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339470v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180495.1180537" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339472v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougeaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellanger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florand Chavand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPEUR.1993.289837" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648045v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663956v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693221v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>