--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">211156381</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=7qQ71xMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">P-6389-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -242,8800 +263,8817 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAM-SLAM: depth attention module in a semantic visual SLAM based on objects interaction for dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53, pp.25802--25815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10489-023-04720-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous gesture recognition using multi-layer LSTM networks and laban movement analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (4), pp.289--297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/KES-208195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive overview of dynamic visual SLAM and deep learning: concepts, methods and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Vision and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (4), pp.54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-022-01306-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handiski simulator performance under PSO-based washout and control parameters optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.649--667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-022-07626-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (12), pp.16575--16600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971026v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.1411--1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01971017v1</w:t>
+                <w:t xml:space="preserve">hal-01971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid tracking system for robust fiducials registration in augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (4), pp.831--849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11760-013-0508-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 09 (1), pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 08 (4), pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to design 3D interaction assistance in constraints-based virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (3), pp.219--234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10055-014-0247-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of Camera Pose Methods for an Augmented Reality System: Application to Teaching Industrial Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lecture Notes in Computer Science, 7420, pp.3--30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35840-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative multi-agent framework for internet-based teleoperation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agent Technologies and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), 24 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jats.2013040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (2), pp.187--214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.31.187-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Localization Using a New Sensor Association Framework for Outdoor Augmented Reality Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.634758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/634758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Camera Pose Tracking for Augmented Reality Using Particle Filtering Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.181--195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-007-0100-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00636621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Camera Pose Tracking for Augmented Reality Using Particle Filtering Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tailorable Groupware Design based on the 3C Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (1), pp.181--195. </w:t>
+              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.405--439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00138-007-0100-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218843011002286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339552v1</w:t>
+                <w:t xml:space="preserve">hal-00661382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailorable Groupware Design based on the 3C Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218843011002286⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.311--327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661382v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A performance study for camera pose estimation using visual marker based tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.365--376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-008-0170-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450311v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Handling Occlusions for Robust Augmented Reality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, elec. proc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/146123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493317v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance study for camera pose estimation using visual marker based tracking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.73--80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639322v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Occlusions for Robust Augmented Reality Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/146123⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (4), pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639361v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376458v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large Scale Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (4), pp.37-44</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.25--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858695v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large Scale Virtual Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376929v1</w:t>
+                <w:t xml:space="preserve">hal-00639335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.25-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00639335v1</w:t>
+                <w:t xml:space="preserve">hal-00858697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (2), pp.25-31</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (4), pp.79--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858697v1</w:t>
+                <w:t xml:space="preserve">hal-00445513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (8), pp.1017--1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.1017-1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445513v1</w:t>
+                <w:t xml:space="preserve">hal-00376458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Circular Fiducial Detection Technique and Real-Time 3D Camera Tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réalité augmentée. Principes, technologies et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, TE5920, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v3-te5920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4304/jmm.3.4.34-41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00361162v1</w:t>
+                <w:t xml:space="preserve">hal-00339561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalité augmentée. Principes, technologies et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Robust Circular Fiducial Detection Technique and Real-Time 3D Camera Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.34--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4304/jmm.3.4.34-41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v3-te5920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00339561v1</w:t>
+                <w:t xml:space="preserve">hal-00361162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle filter-based camera localisation using square fiducials for augmented reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Signal and Imaging Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (3-4), pp.223--230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSISE.2008.026793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Camera Pose Estimation Combining Square Fiducials Localization Technique and Orthogonal Iteration Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.169--188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid 3D Camera Pose Estimation Using Particle Filter Sensor Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics, the International Journal of the Robotics Society of Japan (RSJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.165--181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156855307779293689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision system for diagnostic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Edie Nzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Pure and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (2), pp.229-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4314/gjpas.v12i2.16596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling 3D Unknown Object by Range Finder and Video Camera and Updating of a 3D Database by a Single Camera View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Edie Nzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chavand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Pure and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (1), pp.153-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4314/gjpas.v11i1.16476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured light 3D free form recovering with sub-pixel precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Graphics &amp; Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (4), pp.453 --476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual command of a robot using 3D-scene reconstruction in an augmented reality system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudar Shaheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chavand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (4), pp.375-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0967-0661(00)00127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-assisted visual perception in teleoperated robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 10 (2), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574700007517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation and animation of computer-generated images combined with a camera and smart graphics card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chavand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 15 (8), pp.427-433. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0141-9331(91)90148-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENSE: A Force-Sensor-Free, Model-Based Framework for Estimating External Interaction Forces on Humanoid Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">G-SENSE: Generalized Sensorless External Force Estimation for Humanoid Robots via Centroidal Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Fedsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guiatni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robot &amp; Human Interactive Communication (RO-MAN 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde (JNRH 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166299v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Lightweight Hybrid Graph Convolutional Neural Network - CNN Scheme for Scene Classification Using Object Detection Inference</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Constraint-Aware QP Mapping Layer for Humanoid Balance on Position-Controlled Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Fedsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guiatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Workshop on Visual Information Processing (EUVIP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2026 IEEE International Conference on Advanced Robotics and Mechatronics (ICARM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2026, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196305v1</w:t>
+                <w:t xml:space="preserve">hal-05622397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD-COCO: A Versatile Complex Distorted COCO Database for Scene-Context-Aware Computer Vision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SENSE: A Force-Sensor-Free, Model-Based Framework for Estimating External Interaction Forces on Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Fedsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guiatni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Visual Information Processing (EUVIP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUVIP58404.2023.10323035⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robot &amp; Human Interactive Communication (RO-MAN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN63969.2025.11217534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366877v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking performance of object detection under images distortions of an uncontrolled environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Lightweight Hybrid Graph Convolutional Neural Network - CNN Scheme for Scene Classification Using Object Detection Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohib Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Workshop on Visual Information Processing (EUVIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719611v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behavior of an Interactive XY -6 DoF Simulator for People with Reduced Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Houda</w:t>
+                <w:t xml:space="preserve">CD-COCO: A Versatile Complex Distorted COCO Database for Scene-Context-Aware Computer Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Conference on Control Technology and Applications (CCTA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.522--527, </w:t>
+              <w:t xml:space="preserve">11th European Workshop on Visual Information Processing (EUVIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP58404.2023.10323035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879923v1</w:t>
+                <w:t xml:space="preserve">hal-04366877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Action Recognition Using Laban Movement Analysis and Dynamic Time Warping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking performance of object detection under images distortions of an uncontrolled environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayman Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613751v1</w:t>
+                <w:t xml:space="preserve">hal-03719611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic parameters optimization of a Gough-Stewart Platform mounted on a 2-DOF moving base</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic Behavior of an Interactive XY -6 DoF Simulator for People with Reduced Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE Conference on Control Technology and Applications (CCTA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.522--527, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299878v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Motion Recognition System Based on LMA Technique and a Discrete Hidden Markov Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Human Action Recognition Using Laban Movement Analysis and Dynamic Time Warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Verona (virtual), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971030v1</w:t>
+                <w:t xml:space="preserve">hal-02613751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant LMA Features for Human Motion Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic parameters optimization of a Gough-Stewart Platform mounted on a 2-DOF moving base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Houda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971029v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust human action recognition system using Laban Movement Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An Efficient Motion Recognition System Based on LMA Technique and a Discrete Hidden Markov Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629272v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture Recognition for Humanoid Robot Teleoperation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Relevant LMA Features for Human Motion Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627859v1</w:t>
+                <w:t xml:space="preserve">hal-01971029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural Human-Robot Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Robust human action recognition system using Laban Movement Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journées de l'AFRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544859v2</w:t>
+                <w:t xml:space="preserve">hal-01629272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to detect potential race conditions in component-based systems</w:t>
+                <w:t xml:space="preserve">Gesture Recognition for Humanoid Robot Teleoperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insaf Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International ACM Sigsoft Symposium on Component-Based Software Engineering (CBSE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.97--106, </w:t>
+              <w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. pp.1115--1120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2602458.2602470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024478v1</w:t>
+                <w:t xml:space="preserve">hal-01627859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On depth usage for a lightened visual SLAM in small environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gestural Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on Intelligent Human Computer Interaction (IHCI 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème journées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186447v1</w:t>
+                <w:t xml:space="preserve">hal-01544859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new approach to detect potential race conditions in component-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t>
+              <w:t xml:space="preserve">17th International ACM Sigsoft Symposium on Component-Based Software Engineering (CBSE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.97--106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2602458.2602470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762356v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the slam drift error propagation using sparse but accurate 3d models for augmented reality applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">On depth usage for a lightened visual SLAM in small environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality International Conference on Laval Virtual (VRIC 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2466816.2466828⟩</w:t>
+              <w:t xml:space="preserve">6th international conference on Intelligent Human Computer Interaction (IHCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Evry, France. pp.28--34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859811v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reducing the slam drift error propagation using sparse but accurate 3d models for augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality International Conference on Laval Virtual (VRIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France. (elec. proc), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2466816.2466828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903544v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tele-operation and tele-walking of humanoid Robot Nao using Kinect Depth Camera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548783⟩</w:t>
+              <w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860923v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Daejeon, South Korea. pp.19--22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830038v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Real-time tele-operation and tele-walking of humanoid Robot Nao using Kinect Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Almetwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Córdoba, Spain. pp.743--747, </w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evry, France. pp.463--466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744394v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow Model for Collaborative 3D Interaction - Application to co-located manipulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Application (GRAPP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.407--412</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652877v1</w:t>
+                <w:t xml:space="preserve">hal-00830038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une solution à la dérive du SLAM visuel en environnement urbain par une connaissance éparse de l'environnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.103--104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782847v1</w:t>
+                <w:t xml:space="preserve">hal-00665627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00665627v2</w:t>
+                <w:t xml:space="preserve">hal-00749097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workflow Model for Collaborative 3D Interaction - Application to co-located manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Application (GRAPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.407--412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00749097v1</w:t>
+                <w:t xml:space="preserve">hal-00652877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers une solution à la dérive du SLAM visuel en environnement urbain par une connaissance éparse de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lille, France. (elec. proc)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741481v1</w:t>
+                <w:t xml:space="preserve">hal-00782847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Augmented Reality Systems: How Much Performance is Enough?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.64⟩</w:t>
+              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741479v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distributed Augmented Reality Systems: How Much Performance is Enough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.337 - 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761912v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672645v1</w:t>
+                <w:t xml:space="preserve">hal-00761912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you feel is what I do: a study of human performance in haptic collaborative virtual environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 th International Conference on Human-Computer Interaction (HCI'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857433v1</w:t>
+                <w:t xml:space="preserve">hal-00672645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based middleware for distributed augmented reality applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Communication System Software and Middleware (COMSWARE '11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2016551.2016554⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Córdoba, Spain. pp.743--747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634662v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine-machine collaboration formalism based on web services for groupware tailorability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What you feel is what I do: a study of human performance in haptic collaborative virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14 th International Conference on Human-Computer Interaction (HCI'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando - Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636979v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Localization - For Mobile Outdoor Augmented Reality Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Component-based middleware for distributed augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Communication System Software and Middleware (COMSWARE '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verona, Italy. elec. proc., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2016551.2016554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668038v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What You Feel Is What I Do: A Study of Dynamic Haptic Interaction in Distributed Collaborative Virtual Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A machine-machine collaboration formalism based on web services for groupware tailorability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on Human-computer interaction (HCII 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_16⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.238--245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637015v1</w:t>
+                <w:t xml:space="preserve">hal-00636979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un module de reconnaissance de gestes continus en temps réel pour la réalité virtuelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Large Scale Localization - For Mobile Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ ées de l'AFRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orsay, France. pp.95--101</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.492--501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664556v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">What You Feel Is What I Do: A Study of Dynamic Haptic Interaction in Distributed Collaborative Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianging Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th international conference on Human-computer interaction (HCII 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.140--147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745328v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, France. pp.87--98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649022v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDAR calibration using Support Vector Regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.500--505, </w:t>
+              <w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Waltham, MA, United States. pp.457--462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2010.5444616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639387v1</w:t>
+                <w:t xml:space="preserve">hal-00649022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">SPIDAR calibration using Support Vector Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées de l'AFRV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.500--505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633201v1</w:t>
+                <w:t xml:space="preserve">hal-00639387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality: Issues, Trends and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory, Tools and Applications (IPTA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes journées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505400v1</w:t>
+                <w:t xml:space="preserve">hal-00633201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GPS-IMU-Camera modelization and calibration for 3d localization dedicated to outdoor mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Zendjebil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control Automation and Systems (ICCAS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Gyeonggi-do, South Korea. pp.1580--1585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9054,6584 +9092,6567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Augmented Reality: Issues, Trends and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Image Processing Theory, Tools and Applications (IPTA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664541v1</w:t>
+                <w:t xml:space="preserve">hal-00505400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'un module de reconnaissance de gestes continus en temps réel pour la réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.374--377</w:t>
+              <w:t xml:space="preserve">Journ ées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France. pp.95--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644582v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.196--201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344872v1</w:t>
+                <w:t xml:space="preserve">hal-00664553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.19--20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2009.5069435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633194v1</w:t>
+                <w:t xml:space="preserve">hal-00664538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Navigation Method for 3D Virtual Environment Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. pp.181--185, </w:t>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.190--195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3106472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639730v1</w:t>
+                <w:t xml:space="preserve">hal-00639384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.196--201, </w:t>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.347--349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664553v1</w:t>
+                <w:t xml:space="preserve">hal-00376597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. pp.181--185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664538v1</w:t>
+                <w:t xml:space="preserve">hal-00639730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Navigation Method for 3D Virtual Environment Exploration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.880--883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2009.5069435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3106472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639384v1</w:t>
+                <w:t xml:space="preserve">hal-00633194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00376597v1</w:t>
+                <w:t xml:space="preserve">hal-00639728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+                <w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Ennakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laredj Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.337--341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3106497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407168v1</w:t>
+                <w:t xml:space="preserve">hal-00664557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vision-Inertial Tracking System for Robust Fiducials Registration in Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence for Multimedia Signal and Vision Processing (CIMSVP '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nashville, TN, United States. pp.83--90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIMSVP.2009.4925652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858924v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664557v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.713--722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639728v1</w:t>
+                <w:t xml:space="preserve">hal-00407168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Inertial Tracking System for Robust Fiducials Registration in Augmented Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence for Multimedia Signal and Vision Processing (CIMSVP '09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.85--90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIMSVP.2009.4925652⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639386v1</w:t>
+                <w:t xml:space="preserve">hal-00344875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marker Less Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Warsaw, Poland. pp.218--227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02345-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344875v1</w:t>
+                <w:t xml:space="preserve">hal-00361168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker Less Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.322--327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00361168v1</w:t>
+                <w:t xml:space="preserve">hal-00664541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Camera Pose Estimation Combining 2D/3D Points and Lines Tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.374--377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339444v1</w:t>
+                <w:t xml:space="preserve">hal-00644582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Maaref</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laredj Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649025v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339458v1</w:t>
+                <w:t xml:space="preserve">hal-00957384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.249--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1450579.1450637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344873v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Markerless Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Symposium on Visual Computing (ISVC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Las Vegas, NV, United States. pp.498--507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639744v1</w:t>
+                <w:t xml:space="preserve">hal-00668043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehat Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957384v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.493--497</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344877v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markerless Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Djemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Visual Computing (ISVC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668043v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859240v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.493--497</w:t>
+              <w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339461v1</w:t>
+                <w:t xml:space="preserve">hal-00344873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Exploration of Underwater Archaeological Sites: Visualization and Interaction in Mixed Reality Environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage and 6th Eurographics Workshop on Graphics and Cultural Heritage (VAST 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.129--136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361188v1</w:t>
+                <w:t xml:space="preserve">hal-00649025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virtual Exploration of Underwater Archaeological Sites: Visualization and Interaction in Mixed Reality Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage and 6th Eurographics Workshop on Graphics and Cultural Heritage (VAST 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Braga, Portugal. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/VAST/VAST08/141-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339451v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1477862.1477891⟩</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Xi'an, China. pp.141--147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376543v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining FIPA Agents and Web Services for the Design of Tailorable Groupware Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Linz, Austria. pp.702--705, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1497308.1497449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743733⟩</w:t>
+              <w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1477862.1477891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344878v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D molecular modeling: from theory to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 Conference on Human System Interactions (HSI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.350--355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HSI.2008.4581462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 3D Navigation Technique Supporting VR Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.149--153, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2952967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.45--55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1413634.1413683⟩</w:t>
+              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.165--170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639742v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multimodal Human-Robot Interaction in large scale virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ACM/IEEE international conference on Human robot interaction (HRI '08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands. pp.359--366, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1349822.1349869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fly Over, a 3D Interaction Technique for Navigation in Virtual Environments Independent from Tracking Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Virtual Reality (VRIC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.256--263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1413634.1413683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339449v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Inertial/Vision Sensor Calibration for Outdoor Augmented Reality Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality (REGARD 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Quebec, Canada. elec. proc</w:t>
+              <w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.246--253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344876v1</w:t>
+                <w:t xml:space="preserve">hal-00664525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fly Over, a 3D Interaction Technique for Navigation in Virtual Environments Independent from Tracking Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.246--253</w:t>
+              <w:t xml:space="preserve">10th International Conference on Virtual Reality (VRIC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.7--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664525v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward an Inertial/Vision Sensor Calibration for Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality (REGARD 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Quebec, Canada. elec. proc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339474v1</w:t>
+                <w:t xml:space="preserve">hal-00344876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Architecture and Calibration Framework For Hybrid Optical IR and Vision Tracking System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Robust Camera Pose Estimation Combining 2D/3D Points and Lines Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Mediterranean Conference on Control and Automation (MED 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2007.4433932⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.774--779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339443v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Software Architecture and Calibration Framework For Hybrid Optical IR and Vision Tracking System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE Mediterranean Conference on Control and Automation (MED 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Athens, Greece. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2007.4433932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339460v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Circular Fiducials Tracking And Camera Pose Estimation Using Particle Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.89--92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339445v1</w:t>
+                <w:t xml:space="preserve">hal-00339460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Circular Fiducials Tracking And Camera Pose Estimation Using Particle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montreal, Canada. pp.1159--1164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4413587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339478v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.663--672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860119v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.198--203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339477v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Fiducials Tracking in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Conference on Systems, Signals and Image Processing (IWSSIP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Laval, France. pp.85--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'interaction collaborative pour les environnements virtuels collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Jeunes Chercheurs en Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Software Architecture for Collaborative Teleoperation based on Networked Mixed Reality Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: From Theory to Applications (ICTTA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.3498--3503, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Contours Motion based on Optical Flow for Tracking in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Laval, France. pp.215--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Augmented Reality Tracking based Visual Pose Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Setùbal, Portugal. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation entre modèles et données réelles pour la structure spatiale des molécules d'ADN par le biais de la réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Workshop Applications Médicales de l'Informatique : Nouvelles Approches (AMINA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Monastir, Tunisie. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Camera Tracking for Augmented Reality Combining Orthogonal Iteration and RANSAC Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Systems, Signals and Image Processing (IWSSIP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.29--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Line Tracking Using a Particle Filter For Camera Pose Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Limassol, Cyprus. pp.207--211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1180495.1180537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damas, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339456v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339463v1</w:t>
+                <w:t xml:space="preserve">hal-00339477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Man Machine Interface for High Level Teleoperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15656,862 +15677,1052 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Modelling Collaborative Teleoperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Khezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Advanced Robotics (ICAR 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seattle, Washington, United States. pp.788--795, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Formal Model of Collaboration by Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Khezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Integration of Knowledge Intensive Multi-Agent Systems (KIMAS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Waltham, Massachusetts, United States. pp.32--37</w:t>
+              <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339465v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Interface for Collaborative Teleoperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Khezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-inertial system calibration for tracking in augmented reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new Formal Model of Collaboration by Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Khezami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.156--162</w:t>
+              <w:t xml:space="preserve">International Conference Integration of Knowledge Intensive Multi-Agent Systems (KIMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Waltham, Massachusetts, United States. pp.32--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339472v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Robuste de Squelettisation par Carte de Distances et Diagramme de Voronoï</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vision-inertial system calibration for tracking in augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT'04: Sciences of Electronic, Technology of Informations and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Sousse (Tunisie), pp.7</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.156--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108922v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Skeleton Based Method for 3d Free-Form Object Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMG: Intelligent Manipulation and Grasping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Genova, Italy. pp.593--598</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108921v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthode Robuste de Squelettisation par Carte de Distances et Diagramme de Voronoï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETIT'04: Sciences of Electronic, Technology of Informations and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Sousse (Tunisie), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Skeleton Based Method for 3d Free-Form Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMG: Intelligent Manipulation and Grasping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Genova, Italy. pp.593--598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A trajectory generation module for 2D and 2D1/2 environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rougeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florand Chavand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1993 CompEuro Computers in Design, Manufacturing, and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Evry, France. pp.478-486, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CMPEUR.1993.289837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16521,280 +16732,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Human Computer Interaction : 9th International Conference, IHCI 2017, Evry, France, December 11-13, 2017, proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 10688, pp.216, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-72037-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité Virtuelle - Réalité Augmentée - RSTI-Technique et sciences informatiques vol. 28, num. 6-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Science, Lavoisier, pp.234, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16804,1098 +17015,1098 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Parameters Optimization and Identification of a Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrés Kecskeméthy; Francisco Geu Flores. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody Dynamics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, Springer, pp.367-374, 2019, Computational Methods in Applied Sciences, 978-3-030-23131-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative 3D interaction in Virtual Environments : a workﬂow-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Otmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jae-Jin Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech Publishing, pp.49--68, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Systems Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t>
+              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.185-210, 2010, Advanced Information and Knowledge Processing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00633176v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hippe, Zdzislaw S.; Kulikowski, Juliusz Lech. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t>
+              <w:t xml:space="preserve">Human-Computer Systems Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.493--504, 2010, Advances in Intelligent and Soft Computing, vol. 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634669v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards collaborative teleoperation based on human scale networked mixed reality environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelhamid Mellouk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.382--410, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611470.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalité augmentée - Principes, technologies et applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Internet-based collaborative teleoperation: towards tailorable groupware for teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelhamid Mellouk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traitement du signal et ses applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v3-te5920⟩</w:t>
+              <w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks: Utopia or Reality,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.163--196, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470611470.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663956v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet-based collaborative teleoperation: towards tailorable groupware for teleoperation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réalité augmentée - Principes, technologies et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks: Utopia or Reality,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470611470.ch7⟩</w:t>
+              <w:t xml:space="preserve">Le traitement du signal et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5920, Techniques de l'Ingénieur, pp.1-14, 2008, Techniques de l'Ingénieur, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v3-te5920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339485v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Tracking for Mobile Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tsihrintzis, George A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Services in Intelligent Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.297--326, 2008, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-78502-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail assisté par la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.263--288, 2007, Traité IC2, série traitement du signal et de l'image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléopération collaborative via le réseau Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Khezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.119--155, 2007, Traité IC2, série traitement du signal et de l'image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17905,117 +18116,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d’aide à la commande d’engins robotisés lors d’un processus de téléopération effectué en environnement hostile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 91 11160. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18025,734 +18236,734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments relatifs à la plateforme technologique EVR@ (Environnements Virtuels et de Réalité Augmentée) de l'Université d'Evry Val d'Essonne Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 47p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339431v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d'un collecticiel Oce@nyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339433v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d'un collecticiel Oce@nyd</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d'Agents pour la conception de collecticiels malléables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339427v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339430v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d'Agents pour la conception de collecticiels malléables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339432v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Lightweight Hybrid Graph Convolutional Neural Network -- CNN Scheme for Scene Classification using Object Detection Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohib Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18820,51 +19031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B212E09D"/>
+    <w:nsid w:val="ABE3C69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19051,51 +19262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malik-mallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2471-7028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079983316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211156381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6389-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Beghdadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04720-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-022-01306-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07626-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0508-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-007-0100-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18DHRCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/146123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.3.4.34-41" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-te5920" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2008.026793" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307779293689" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudar Shaheen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(00)00127-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/761CFE5FB321816DF8D8247A46F9495B06DEAF87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574700007517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366B79FDBB079D816560E54F6934502F6228B64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-9331(91)90148-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2CW607J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05166299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Fedsi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Ullah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772944" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04366877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP58404.2023.10323035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03719611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Almetwally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548783" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586829" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639384v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106472" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSVP.2009.4925652" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676964" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361188v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST08/141-148" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339445v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413587" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339470v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180495.1180537" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339472v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougeaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellanger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florand Chavand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPEUR.1993.289837" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648045v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663956v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693221v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malik-mallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2471-7028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079983316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211156381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=7qQ71xMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6389-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Beghdadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04720-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-208195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-022-01306-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07626-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0508-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-007-0100-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D18DHRCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/146123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-te5920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.3.4.34-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2008.026793" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307779293689" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudar Shaheen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(00)00127-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/761CFE5FB321816DF8D8247A46F9495B06DEAF87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574700007517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2366B79FDBB079D816560E54F6934502F6228B64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-9331(91)90148-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2CW607J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05625185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Fedsi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05166299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217534" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Ullah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772944" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04366877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP58404.2023.10323035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03719611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Almetwally" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548783" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106472" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSVP.2009.4925652" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361188v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST08/141-148" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676964" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339445v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413587" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339471v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339469v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180495.1180537" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougeaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellanger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florand Chavand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPEUR.1993.289837" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680361v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648045v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>