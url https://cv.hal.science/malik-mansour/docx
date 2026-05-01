--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -234,420 +234,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the two components of the spin-orbit-torque (SOT) in NiFe/Pt bilayers by an AMR-based Wheatstone bridge (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Search-Coil Magnetometer onboard ESA JUICE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Jaffrès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Collin</w:t>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Remote Sensing and Instrumentation XXVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.9398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247085v1</w:t>
+                <w:t xml:space="preserve">hal-02368629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the Magnetic EMC Challenges for the In-Situ Field Measurements on the Juice Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fredriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kasaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Search-Coil Magnetometer onboard ESA JUICE mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+                <w:t xml:space="preserve">Direct measurement of the two components of the spin-orbit-torque (SOT) in NiFe/Pt bilayers by an AMR-based Wheatstone bridge (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Canu</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infrared Remote Sensing and Instrumentation XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2530802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368629v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field fluctuations measurement onboard ESA/JUICE mission by search-coil magnetometer: SCM instrument as a part of RPWI consortium</w:t>
               </w:r>
@@ -1254,51 +1254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First MMS measurements of the High Frequency Magnetic Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nguyen Van Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French contribution for the NASA HelioSwarm mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vissi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredriksson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Varizat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Bonnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2018.170149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/834/1/012002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Moussalim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-4-229-2015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen van Dau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3337747" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Swinyard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Souverijns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9090-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retin&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00835740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredriksson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasaba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788942" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Varizat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Bonnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2018.170149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/834/1/012002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Moussalim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-4-229-2015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen van Dau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3337747" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Swinyard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Souverijns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9090-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retin&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00835740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>