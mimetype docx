--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -359,295 +359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the Magnetic EMC Challenges for the In-Situ Field Measurements on the Juice Mission</w:t>
+                <w:t xml:space="preserve">Direct measurement of the two components of the spin-orbit-torque (SOT) in NiFe/Pt bilayers by an AMR-based Wheatstone bridge (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brown</w:t>
+                <w:t xml:space="preserve">Henri Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Auster</w:t>
+                <w:t xml:space="preserve">Augustin Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bergman</w:t>
+                <w:t xml:space="preserve">David Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fredriksson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Kasaba</w:t>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788942⟩</w:t>
+              <w:t xml:space="preserve">Infrared Remote Sensing and Instrumentation XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2530802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247127v1</w:t>
+                <w:t xml:space="preserve">hal-03247085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the two components of the spin-orbit-torque (SOT) in NiFe/Pt bilayers by an AMR-based Wheatstone bridge (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meeting the Magnetic EMC Challenges for the In-Situ Field Measurements on the Juice Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Jaffrès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malik Mansour</w:t>
+                <w:t xml:space="preserve">U. Auster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Jouy</w:t>
+                <w:t xml:space="preserve">J. Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vissière</w:t>
+                <w:t xml:space="preserve">J. Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Collin</w:t>
+                <w:t xml:space="preserve">Y. Kasaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Remote Sensing and Instrumentation XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.23, </w:t>
+              <w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2530802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247085v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field fluctuations measurement onboard ESA/JUICE mission by search-coil magnetometer: SCM instrument as a part of RPWI consortium</w:t>
               </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nguyen Van Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredriksson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasaba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788942" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Varizat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Bonnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2018.170149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/834/1/012002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Moussalim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-4-229-2015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen van Dau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3337747" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Swinyard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Souverijns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9090-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retin&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00835740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vissi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fredriksson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788942" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Varizat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Bonnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2018.170149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/834/1/012002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Moussalim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-4-229-2015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen van Dau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3337747" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Swinyard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Souverijns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9090-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retin&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00835740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>