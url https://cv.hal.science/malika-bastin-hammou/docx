--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1497,234 +1497,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du grec oral à la version grecque: quelle progression pour les hellénistes débutants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude en didactique des langues anciennes de l'Université Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petite histoire du grec forgé dans l'enseignement du grec ancien en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude ELLASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, UGA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Greek Paratragedy in XVIth c. Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translating Greek Drama in XVIth c. Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Oxford, St Hilda's College, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133541v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02133548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr Translator and Mr Adaptor: Alciatus and Aristophanes</w:t>
               </w:r>
@@ -4435,169 +4435,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aristophane, Lysistrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comédie et héroïsme au féminin, programme de littérature comparée de l’agrégation de lettres modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03529571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’orateur et le poète comique : réflexions sur Aristophane et Cléon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Hélène Vial (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poètes et orateurs dans l’Antiquité. Mises en scène réciproques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529623v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03529571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1909-2009 : Les Sept à la scène, d’Antoine à Olivier Py. Sur la réception et les mises en scène françaises des Sept contre Thèbes d’Eschyle »</w:t>
               </w:r>
@@ -5651,51 +5651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F30E82E"/>
+    <w:nsid w:val="7597F1F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5882,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malika-bastin-hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3478-3368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057700095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05380709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.89654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2009.1533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Martino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dudouyt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Payen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bonnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05434000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119622963.ch26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004402461_005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malika-bastin-hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3478-3368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057700095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05380709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.89654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2009.1533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Martino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dudouyt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Payen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bonnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05434000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119622963.ch26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004402461_005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>