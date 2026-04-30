--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1773,372 +1773,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Que nous dit la tragédie?Tradition philologiquevsapproche numérique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Tragédie grecque et numérique : pour une exploration phraséologique du corpus tragique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Grenoble, UGA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barthes helléniste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Barthes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Staging Menander today»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Il teatro dimenticato/ The Forgotten Theatre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«The Uses of Latin in Madame Dacier’s Scholarship»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin Enlightenment: Knowledge, Identities, and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Oxford, Corpus Christi College, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«À propos d’un manuscrit oublié: Dom Lobineau traducteur d’Aristophane»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Dom Lobineau, traducteur et historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, UGA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133554v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02133550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanc fabulam nescio an tragoediam vocare debeam. Florent Chrestien, Isaac Casaubon, tragedy and Euripides' Cyclops</w:t>
               </w:r>
@@ -3780,329 +3780,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching Greek with Aristophanes in the French Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natasha Constantinidou; Han Lamers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receptions of Hellenism in Early Modern Europe: Transmission, Representation and Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.72-93, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004402461_005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« The French Reception of Aristophanes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Comedy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adresses au public, politique, rituel et métathéâtre dans les comédies d’Aristophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receptions of Hellenism in Early Modern Europe: Transmission, Representation and Exchange</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plaute et Aristophane : Confrontations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de φιλία chez Aristophane. De la critique des intérêts égoïstes à l'exploration du lien politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Jaulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia et Dikè Aspects du lien social et politique en Grèce ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.39-55, 2018, 978-2-406-07174-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07176-1.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07176-1.p.0039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01893391v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03528953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adresses au public, politique, rituel et métathéâtre dans les comédies d'Aristophane</w:t>
               </w:r>
@@ -4289,534 +4289,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aristophane, Lysistrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comédie et héroïsme au féminin, programme de littérature comparée de l’agrégation de lettres modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03529571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’orateur et le poète comique : réflexions sur Aristophane et Cléon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Hélène Vial (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poètes et orateurs dans l’Antiquité. Mises en scène réciproques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Savoir public et savoirs du public au théâtre. Aristophane entre διδάσκαλος et maître de vérité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Arnaud Macé (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Savoir public. La vocation politique du savoir en Grèce ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traduire ou ne pas traduire : 1684-1784, de Madame Dacier à Poinsinet de Sivry, un siècle de ’traductions’ des comédies d’Aristophane en français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yen-Maï Tran-Gervat (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire en français à l’âge classique : Génie national et génie des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Idia kai dèmosia dans le corpus aristophanien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Arnaud Macé (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comédie et héroïsme au féminin, programme de littérature comparée de l’agrégation de lettres modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Choses privées et chose publique en Grèce ancienne. Genèse et structure d’un système de classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1909-2009 : Les Sept à la scène, d’Antoine à Olivier Py. Sur la réception et les mises en scène françaises des Sept contre Thèbes d’Eschyle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Pierre-Louis Malosse &amp; Brigitte Pérez-Jean (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achille-Eschyle, Mythe ancien et mythe nouveau. Les Sept contre Thèbes et Leucippé et Clitophon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, Collection "Mondes anciens", 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelques réflexions sur l’emploi du terme didaskalos dans les comédies d’Aristophane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Sandrine Dubel, Sophie Gotteland et Estelle Oudot (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclats de littérature grecque, d’Homère à Pascal Quignard. Mélanges offerts à Suzanne Saïd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529660v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03529649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le silence des aulètes. Le statut du musicien dans la comédie ancienne, entre acteur et personnage »</w:t>
               </w:r>
@@ -5651,51 +5651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7597F1F7"/>
+    <w:nsid w:val="858EB860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5882,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malika-bastin-hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3478-3368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057700095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05380709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.89654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2009.1533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Martino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dudouyt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Payen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bonnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05434000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119622963.ch26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004402461_005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malika-bastin-hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3478-3368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057700095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05380709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.89654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2009.1533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Martino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dudouyt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Payen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bonnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05434000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119622963.ch26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719185-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004402461_005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>