--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -66,2202 +66,2566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutual and Global Synergy in League of Legends: An Attributed Graph-Based Study of Champions Interactions in LoL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAART'2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.975-985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014738800004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Concept Analysis as a Biclustering Approach for Champion Drafting in eSports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Feudjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Maddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAART'2026 -Special Session on eSports Performance, Artificial Intelligence and Knowledge in Esports - Trends &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.963-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014738700004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid CNN-SOM Models for Vigilance State Classification from EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Babba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 International Conference on INnovations in Intelligent SysTems and Applications (INISTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ras Al Khaimah, United Arab Emirates. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INISTA68122.2025.11249643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Identification of Assistance Needs in Disaster Situations Using Hybrid Word Embedding Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjès Bellamine Ben Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Chaiir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Pacific Asia Conference on Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NbClust package: finding the relevant number of clusters in a dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ghazzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Niknafs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UseR! 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Resource Annotation and Classification in Bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yaacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Workshop on Resource Discovery, 8th Extended SemanticWeb Conference (ESWC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Heraklion, Greece. pp.80-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Clustering : a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Pattern Recognition and Machine Intelligence. PReMI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Moscow, Russia. pp.370-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du nombre de classes dans les méthodes de bipartitionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17émes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.119-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WCUM pour l'analyse d'un site web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e conférence internationale sur l'Extraction et la Gestion des Connaissances EGC'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.45-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Number of Clusters in Block Clustering Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International FLAIRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Florida, United States. pp.392-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Block clustering for web pages categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDEAL 2009: Intelligent Data Engineering and Automated Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Burgos, Spain. pp.260-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04394-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining the number of clusters in CROKI2 algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSDM'09 - Meeting on Statistics and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.143-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bi-partitionnement : Etat de l'art sur les approches et les algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecol'IA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction des connaissances à partir des fichiers logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6?me conf?rence internationale sur l'Extraction et la Gestion des Connaissances EGC'2006, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web Usage Mining : WWW Pages classification from Log files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Machine Intelligence ACIDCA-ICMI'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Tozeur, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Recommendation Systems in Disaster Management: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Chaiir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjès Bellamine Ben Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KES 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 225, pp.1738-1747, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Centrality Metric for Which Terrorist Network Topology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjès Bellamine Ben Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 265, Springer International Publishing, pp.195-208, 2016, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47093-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison study of clustering validity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ghazzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Global Summit on Computer &amp; Information Technology (GSCIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-4, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GSCIT.2015.7353330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441951v1</w:t>
-              </w:r>
-[...1269 lines deleted...]
-                <w:t xml:space="preserve">hal-01125576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Social Media-Based Framework for Disaster Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Chair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Bellamine Ben Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.271-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2019.12.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NbClust: An R Package for Determining the Relevant Number of Clusters in a Data Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ghazzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azam Niknafs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic and QoS-aware broker for Web service discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research and Practice in Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.323-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipartitionnement d'un tableau de contingence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, A.5, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Content Data Mining : la classification croisée pour l'analyse textuelle d'un site Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, RNTI-E11, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2271,111 +2635,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis of social networks using R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editor(s):Matthias Dehmer, Yongtang Shi, Frank Emmert-Streib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Network Analysis with R : Applications in Biology, Medicine and Chemistry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, © 2017 Wiley‐VCH Verlag GmbH &amp; Co. KGaA, 2016, 9783527339587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527694365.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2385,126 +2749,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Multi-SOM Algorithm for Determining the Optimal Number of Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imèn Khanchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">614, pp.189-201, 2016, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23467-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2514,130 +2878,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NbClust Package. An examination of indices for determining the number of clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ghazzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azam Niknafs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2647,91 +3011,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse croisée des sites Web par des méthodes de bipartitionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes. pp.192, 2011, 978-613-1-55900-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2741,100 +3105,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche générique pour l'analyse croisant contenu et usage des sites Web par des méthodes de bipartitionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Conservatoire national des arts et metiers - CNAM; École Nationale des Sciences de l'Informatique (La Manouba, Tunisie), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010CNAM0694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00516367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2844,151 +3208,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du nombre des classes dans l’algorithmeCROKI2 de classification croisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC'2009: 9ème conférence internationale sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.447-448, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3135,51 +3499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chaiir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hamed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47093-1_17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chouikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ghazzali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2015.7353330" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Niknafs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yaacoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04394-9_32" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BL4C7PW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.12.183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694365.ch9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Khanchouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Limam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23467-0_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CNAM0694" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hemery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chakchouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricciardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738800004052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feudjio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Maddouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738700004052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Babba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA68122.2025.11249643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chaiir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ghazzali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Niknafs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yaacoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04394-9_32" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BL4C7PW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47093-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chouikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2015.7353330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.12.183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694365.ch9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Khanchouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Limam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23467-0_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CNAM0694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>