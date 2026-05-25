--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual and Global Synergy in League of Legends: An Attributed Graph-Based Study of Champions Interactions in LoL</w:t>
+                <w:t xml:space="preserve">Formal Concept Analysis as a Biclustering Approach for Champion Drafting in eSports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Hemery</w:t>
+                <w:t xml:space="preserve">Anthony Feudjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ricciardi</w:t>
+                <w:t xml:space="preserve">Mondher Maddouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART'2026</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0014738800004052⟩</w:t>
+              <w:t xml:space="preserve">ICAART'2026 -Special Session on eSports Performance, Artificial Intelligence and Knowledge in Esports - Trends &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.963-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014738700004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579686v1</w:t>
+                <w:t xml:space="preserve">hal-05579678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis as a Biclustering Approach for Champion Drafting in eSports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual and Global Synergy in League of Legends: An Attributed Graph-Based Study of Champions Interactions in LoL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Feudjio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malika Charrad</w:t>
+                <w:t xml:space="preserve">Faten Chakchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Maddouri</w:t>
+                <w:t xml:space="preserve">Sébastien Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART'2026 -Special Session on eSports Performance, Artificial Intelligence and Knowledge in Esports - Trends &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.963-974, </w:t>
+              <w:t xml:space="preserve">ICAART'2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.975-985, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0014738700004052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014738800004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579678v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid CNN-SOM Models for Vigilance State Classification from EEG Signals</w:t>
               </w:r>
@@ -3499,51 +3499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hemery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chakchouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricciardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738800004052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feudjio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Maddouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738700004052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Babba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA68122.2025.11249643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chaiir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ghazzali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Niknafs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yaacoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04394-9_32" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BL4C7PW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47093-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chouikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2015.7353330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.12.183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694365.ch9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Khanchouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Limam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23467-0_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CNAM0694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feudjio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Maddouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738700004052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hemery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chakchouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricciardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738800004052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Babba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA68122.2025.11249643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chaiir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ghazzali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Niknafs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yaacoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04394-9_32" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BL4C7PW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47093-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chouikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GSCIT.2015.7353330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bellamine Ben Saoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.12.183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694365.ch9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Khanchouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Limam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23467-0_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CNAM0694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>