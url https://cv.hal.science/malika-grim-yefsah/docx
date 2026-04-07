--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -915,299 +915,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using information of an Informal Network to Evaluate Business Process Robustness</w:t>
+                <w:t xml:space="preserve">OTM : une méthode de transfert des connaissances lors d’une externalisation informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Thion-Goasdoué</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rosenthal-Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grundstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GeCSO2011 4éme conférence francophone Clermont Ferrand (18-20 Mai 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012431v1</w:t>
+                <w:t xml:space="preserve">hal-04013702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing Provider in an Outsourced Information System Project - Good Practices for Knowledge Transfer</w:t>
+                <w:t xml:space="preserve">Using information of an Informal Network to Evaluate Business Process Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Thion-Goasdoué</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thion-Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Conference on Knowledge Management and Information Sharing</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012479v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTM : une méthode de transfert des connaissances lors d’une externalisation informatique</w:t>
+                <w:t xml:space="preserve">Changing Provider in an Outsourced Information System Project - Good Practices for Knowledge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rosenthal-Sabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grundstein</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion-Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GeCSO2011 4éme conférence francophone Clermont Ferrand (18-20 Mai 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">the International Conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013702v1</w:t>
+                <w:t xml:space="preserve">hal-04012479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un premier pas vers l'utilisation d'une analyse structurelle de réseau social pour évaluer la qualité d'un processus métier</w:t>
               </w:r>
@@ -1560,51 +1560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.6.63-83" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z18NDJZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jeantet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Petiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vignais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badamassi Jadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010144602190225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008348102640270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Doan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04012379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim Yefsah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.6.63-83" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z18NDJZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jeantet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Petiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vignais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badamassi Jadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010144602190225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008348102640270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Doan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04012379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim Yefsah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>