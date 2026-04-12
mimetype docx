--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,664 +225,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle des ressources dans l’identification des pratiques de référence par des enseignants d’informatique en IUT</w:t>
+                <w:t xml:space="preserve">Comment fonctionnent les bitcoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+                <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Tort</w:t>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688132v1</w:t>
+                <w:t xml:space="preserve">hal-03750365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des exercices d’algorithmique et de programmation du brevet 2017</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place et rôle des ressources dans l’identification des pratiques de référence par des enseignants d’informatique en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.137-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077738v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tour de magie pour introduire la représentation binaire des nombres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+                <w:t xml:space="preserve">Une analyse des exercices d’algorithmique et de programmation du brevet 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fleury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Héam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mathématiques et interdisciplinarité - II, 525-526, pp.17-34</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.47-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852811v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis un ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangente Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Explain Modern Security Concepts to your Children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Un tour de magie pour introduire la représentation binaire des nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mathématiques et interdisciplinarité - II, 525-526, pp.17-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397035v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to Explain Modern Security Concepts to your Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cryptologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01611194.2016.1238422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foreword – Weak Arithmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cegielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 322, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -892,269 +974,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des exercices d'algorithmique et de programmation des DNB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission inter-IREM informatique. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmique et programmation au cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baroux-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CII Lycée. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1164,833 +1246,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 énigmes ludiques pour se perfectionner en programmation Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaëlle de Julis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2100855087</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 énigmes ludiques pour s'initier à la programmation Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 énigmes ludiques pour s'initier à la cryptographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846784v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-04446294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Journault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une preuve pour le lycée de l'indécidabilité du problème de l'arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactique et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes envers l'informatique des élèves de terminale scientifique. Quelques résultats exploratoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00877150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRIER POUR MIEUX COMPARER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00877150v1</w:t>
+                <w:t xml:space="preserve">Mognos Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2145,51 +2152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle de Julis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/20-enigmes-ludiques-pour-se-perfectionner-en-cryptographie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mognos Marianne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle de Julis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/20-enigmes-ludiques-pour-se-perfectionner-en-cryptographie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mognos Marianne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>