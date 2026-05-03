--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1533,256 +1533,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
+                <w:t xml:space="preserve">Une preuve pour le lycée de l'indécidabilité du problème de l'arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactique et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559585v1</w:t>
+                <w:t xml:space="preserve">hal-04446237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une preuve pour le lycée de l'indécidabilité du problème de l'arrêt</w:t>
+                <w:t xml:space="preserve">How to Teach the Undecidability of Malware Detection Problem and Halting Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika More</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactique et de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">WISE13: The 13th World Conference on Information Security Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446237v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes envers l'informatique des élèves de terminale scientifique. Quelques résultats exploratoires.</w:t>
               </w:r>
@@ -2152,51 +2152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle de Julis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/20-enigmes-ludiques-pour-se-perfectionner-en-cryptographie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mognos Marianne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois-Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle de Julis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/20-enigmes-ludiques-pour-se-perfectionner-en-cryptographie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04446294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mognos Marianne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>