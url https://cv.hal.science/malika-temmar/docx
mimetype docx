--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -553,196 +553,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l’écrivain dans la critique littéraire médiatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Assouline et Malika Temmar : Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.31-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/semen.8433⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.8427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01149996v1</w:t>
+                <w:t xml:space="preserve">halshs-01150036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Assouline et Malika Temmar : Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La figure de l’écrivain dans la critique littéraire médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborde-Milaa Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.31-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/semen.8427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/semen.8433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01150036v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2594,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>