--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -553,218 +553,218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Assouline et Malika Temmar : Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La figure de l’écrivain dans la critique littéraire médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborde-Milaa Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/semen.8427⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.31-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.8433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01150036v1</w:t>
+                <w:t xml:space="preserve">halshs-01149996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l’écrivain dans la critique littéraire médiatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Assouline et Malika Temmar : Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.31-49. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/semen.8433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/semen.8427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01149996v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1125,334 +1125,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du langage en Europe</w:t>
+                <w:t xml:space="preserve">Les Sciences du langage en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lambert Lucas, 2014, 978-2-35935-096-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grezka Aude; Leclère Malory; Temmar Malika. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-35935-096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991683v1</w:t>
+                <w:t xml:space="preserve">hal-01112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sciences du langage en Europe</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discourse Analysis and Human and Social Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temmar Malika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01112657v1</w:t>
+                <w:t xml:space="preserve">halshs-01150042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse Analysis and Human and Social Sciences</w:t>
+                <w:t xml:space="preserve">Le recours à la fiction dans le discours philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang, 2013</w:t>
+              <w:t xml:space="preserve">Lambert-Lucas, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1462,120 +1374,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 978-2-35935-332-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1598,183 +1510,183 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre philosophie et fiction : quelques repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie et fiction de l’antiquité tardive à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-90-429-4330-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une définition de l'assertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,391 +1718,391 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ablali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulas, sentenças, maximas. A glosa em filosofia : o exemplo de Merleau-Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editoria Unicamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">As Formulas filosoficas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-191, 2018, 978-8526814547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-penser le texte et le discours dans le paysage actuel des sciences du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et discours en confrontation dans l’espace européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-34, 2018, 9783034326605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui parle dans les blogs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’analyse du web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.126-135, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2200,139 +2112,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ablali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Ablali</w:t>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2018, 978-3-0343-2643-8; 978-3-0343-2661-2; 978-3-0343-2660-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b13384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2342,112 +2254,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figure universelle et inscriptions culturelles : le lecteur générique en philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interculturalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles Guyane, Martinique, Nov 2007, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2594,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>