--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -553,1562 +553,1562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l’écrivain dans la critique littéraire médiatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Assouline et Malika Temmar : Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.31-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/semen.8433⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.8427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01149996v1</w:t>
+                <w:t xml:space="preserve">halshs-01150036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Assouline et Malika Temmar : Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La figure de l’écrivain dans la critique littéraire médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborde-Milaa Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.31-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/semen.8427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/semen.8433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01150036v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-2-35935-332-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux risques de l’interdisciplinarité : nécessité et obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Krylyschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Achard-Bayle; Marina Krylyschin; Malika Temmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité, actes du colloque ASL 2019, Limoges, Éditions Lambert-Lucas, p. 9-25.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-24, 2021, 978-2-35935-332-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien entre philosophie et fiction : quelques repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeters Publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et fiction de l’antiquité tardive à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-90-429-4330-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une définition de l'assertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Krylyschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Achard-Bayle, Marina Krylyschin, Malika Temmar (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité - Actes du colloque ASL de 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.1-15, 2021, Linguistique et sociolinguistique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re-)Penser le texte et le discours dans le paysage actuel des sciences du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ablali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Driss Ablali; Guy Achard-Bayle; Sandrine Reboul-Touré; Malika Temmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-32, 2018, 978-3-0343-2643-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulas, sentenças, maximas. A glosa em filosofia : o exemplo de Merleau-Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editoria Unicamp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As Formulas filosoficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-191, 2018, 978-8526814547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-penser le texte et le discours dans le paysage actuel des sciences du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et discours en confrontation dans l’espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-34, 2018, 9783034326605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui parle dans les blogs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temmar Malika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d’analyse du web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.126-135, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité,</w:t>
+                <w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas. 2021, 978-2-35935-332-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Krylyschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961224v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du langage face aux défis de la disciplinarisation et de l'interdisciplinarité (ASL 2019)</w:t>
+                <w:t xml:space="preserve">Les Sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-35935-332-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas. 2021, 978-2-35935-332-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143194v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d’analyse du discours économique dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2.Les Sciences du langage face aux défis de la disciplinarisation et de l’interdisciplinarité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes et discours en confrontation dans l’espace européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. 2018, 9783034326605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences du langage et neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sciences du langage en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grezka Aude; Leclère Malory; Temmar Malika. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-35935-096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse Analysis and Human and Social Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à la fiction dans le discours philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmar Malika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150040v1</w:t>
-              </w:r>
-[...736 lines deleted...]
-                <w:t xml:space="preserve">halshs-01150041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2126,77 +2126,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Ablali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Temmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmar Malika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61869?format=PBK" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13384" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>