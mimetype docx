--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -2659,51 +2659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CC3757E"/>
+    <w:nsid w:val="69C8EF90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>