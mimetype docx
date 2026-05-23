--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1574,907 +1574,1025 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (8)</w:t>
+        <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2025. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Androuin</w:t>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+                <w:t xml:space="preserve">Emilie Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lecroq</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2026, pp.541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684417v1</w:t>
+                <w:t xml:space="preserve">hal-05620242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
+                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Noémie Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678191v1</w:t>
+                <w:t xml:space="preserve">hal-04684417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Au fil du plomb de la Seine. Rapport 2022 (coord. M. Robert)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Duvernois</w:t>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LARA - UMR 6566. 2022</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974943v1</w:t>
+                <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier de la sépulture SP 1, in : P. Wech (dir.), Lillebonne. Allée du Catillon, rapport de fouille archéologique préventive</w:t>
+                <w:t xml:space="preserve">PCR Au fil du plomb de la Seine. Rapport 2022 (coord. M. Robert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mission archéologique départementale de l'Eure. 2022, pp.92-115</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duvernois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LARA - UMR 6566. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090789v1</w:t>
+                <w:t xml:space="preserve">hal-03974943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Au fil du plomb de la Seine. Rapport 2021 (coord. M. Robert)</w:t>
+                <w:t xml:space="preserve">Le mobilier de la sépulture SP 1, in : P. Wech (dir.), Lillebonne. Allée du Catillon, rapport de fouille archéologique préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LARA - UMR 6566. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission archéologique départementale de l'Eure. 2022, pp.92-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514547v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : Au fil du plomb de la Seine. Origine, circulation et techniques de fabrication des objets en plomb d’époque romaine dans l’estuaire (2020-...)</w:t>
+                <w:t xml:space="preserve">PCR Au fil du plomb de la Seine. Rapport 2021 (coord. M. Robert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duvernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 CReAAH. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LARA - UMR 6566. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519291v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Au fil du plomb de la Seine. Rapport 2020 (année probatoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duvernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fortunato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH - LARA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche : Au fil du plomb de la Seine. Origine, circulation et techniques de fabrication des objets en plomb d’époque romaine dans l’estuaire (2020-...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duvernois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 CReAAH. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tabletterie, in : G. Gueguen, N. Lacoste, C. Le Boulaire (dir.), Nantes (44109). 6, rue d’Auvours, une nécropole du Haut-Empire, rapport de fouille archéologique préventive, Nantes, Direction du patrimoine et de l'archéologie de Nantes Métropole, 2014, vol. 1, p. 157-159.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction du patrimoine et de l'archéologie de Nantes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2484,114 +2602,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentum d'époque romaine dans l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Nantes Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03826835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2659,51 +2777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69C8EF90"/>
+    <w:nsid w:val="0DB31615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malina-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-4598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23252470X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03590630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03289529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fortunato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-03826835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malina-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-4598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23252470X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03590630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03289529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arseneault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03974943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duvernois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fortunato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-03826835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>