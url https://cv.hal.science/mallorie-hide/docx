--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
+                <w:t xml:space="preserve">Seroprevalence of diphtheria in Antananarivo, Madagascar and Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Florence Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+                <w:t xml:space="preserve">Gaelle Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Chea</w:t>
+                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ofaf091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067532v1</w:t>
+                <w:t xml:space="preserve">hal-04977191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélioïdose</w:t>
               </w:r>
@@ -266,933 +266,933 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotharith Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EM Consulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1166-8598(25)47351-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Macrolide-Resistant Mutations in Bordetella pertussis in Antananarivo (Madagascar) and Cambodia During the Last Pertussis Cycle Before the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samrach Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ofid/ofaf566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05292311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of diphtheria in Antananarivo, Madagascar and Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Campana</w:t>
+                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Harimanana</w:t>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
+                <w:t xml:space="preserve">Rina Chea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.ofaf091. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977191v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into anthropozoonotic tuberculosis in captive sun bears (Helarctos malayanus) and an Asiatic black bear (Ursus thibetanus) in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsty Officer</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Walker</w:t>
+                <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiha Heng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Kimly Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.7343. </w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57318-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557300v1</w:t>
+                <w:t xml:space="preserve">hal-04515831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilocus sequence typing of clinical Burkholderia pseudomallei isolates from Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Emmanuel Gyamfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sony Yean</w:t>
+                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimhuor Suor</w:t>
+                <w:t xml:space="preserve">Soda Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimly Heng</w:t>
+                <w:t xml:space="preserve">Kimyeun Oeurn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (11), pp.e0012652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515831v1</w:t>
+                <w:t xml:space="preserve">hal-04933502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of clinical Burkholderia pseudomallei isolates from Cambodia</w:t>
+                <w:t xml:space="preserve">Genomic insights into anthropozoonotic tuberculosis in captive sun bears (Helarctos malayanus) and an Asiatic black bear (Ursus thibetanus) in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gyamfi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Kirsty Officer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimyeun Oeurn</w:t>
+                <w:t xml:space="preserve">Seiha Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (11), pp.e0012652. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57318-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933502v1</w:t>
+                <w:t xml:space="preserve">hal-04557300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin resistance in ESBL- and Carbapenemase-producing Escherichia coli and Klebsiella pneumoniae clinical isolates in Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Santy Ky</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.236-244. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2024.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675726v1</w:t>
+                <w:t xml:space="preserve">hal-04583636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Leishmania infantum infection in dogs and dog owners in an endemic area in southeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,191 +1276,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Colistin resistance in ESBL- and Carbapenemase-producing Escherichia coli and Klebsiella pneumoniae clinical isolates in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soda Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dauga</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Santy Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.236-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2024.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583636v1</w:t>
+                <w:t xml:space="preserve">hal-04675726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,90 +1537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-toxigenic Corynebacterium diphtheriae in hallux ulceration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Badell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soda Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivandet Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1671,103 +1671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Second-Line Anti-TB Drugs in Cambodia: A Phenotypic and Genetic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok Heng Pheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kerléguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 14, pp.1089-1104. </w:t>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (1), pp.106203. </w:t>
@@ -2067,295 +2067,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of NDM-5 and OXA-181 Carbapenemase-Producing Escherichia coli in Chad</w:t>
+                <w:t xml:space="preserve">Fecal carriage of extended-spectrum β-lactamase-producing Enterobacteriaceae in hospital and community settings in Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00646-19⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-019-0626-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567121v1</w:t>
+                <w:t xml:space="preserve">hal-02401677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal carriage of extended-spectrum β-lactamase-producing Enterobacteriaceae in hospital and community settings in Chad</w:t>
+                <w:t xml:space="preserve">Spread of NDM-5 and OXA-181 Carbapenemase-Producing Escherichia coli in Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.169. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13756-019-0626-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00646-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401677v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence and characterization of extended-spectrum ß-lactamase producing Enterobacteriaceae in Chadian hospitals</w:t>
               </w:r>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,77 +2501,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200 (8), pp.1072-1073. </w:t>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Ghawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,1125 +2737,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Description of IncX3 Plasmids Carrying bla OXA-181 in Escherichia coli Clinical Isolates in Burkina Faso</w:t>
+                <w:t xml:space="preserve">Genetic Diversity and Population Structure of Leishmania infantum from Southeastern France: Evaluation Using Multi-Locus Microsatellite Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
+                <w:t xml:space="preserve">Christelle Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Compain</w:t>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamoudou Sanou</w:t>
+                <w:t xml:space="preserve">Anne Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Aberkane</w:t>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouzinbi</w:t>
+                <w:t xml:space="preserve">Francine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (5), pp.3240 - 3242. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00147-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877048v1</w:t>
+                <w:t xml:space="preserve">hal-01881676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights into the genetic diversity and origin of Leishmania infantum in Mont Rolland (Thiès region, Senegal)</w:t>
+                <w:t xml:space="preserve">First Description of IncX3 Plasmids Carrying bla OXA-181 in Escherichia coli Clinical Isolates in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cassan</w:t>
+                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mainack Dione</w:t>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dereure</w:t>
+                <w:t xml:space="preserve">Mahamoudou Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Diedhiou</w:t>
+                <w:t xml:space="preserve">Salim Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bucheton</w:t>
+                <w:t xml:space="preserve">Nicolas Bouzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (6), pp.412-420. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.3240 - 3242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00147-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971703v1</w:t>
+                <w:t xml:space="preserve">hal-01877048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
+                <w:t xml:space="preserve">First insights into the genetic diversity and origin of Leishmania infantum in Mont Rolland (Thiès region, Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Toty</w:t>
+                <w:t xml:space="preserve">Michel Mainack Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Jacques Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.412-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960471v1</w:t>
+                <w:t xml:space="preserve">hal-01971703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Leishmania pathogenesis in mice : experimental considerations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.144. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1413-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01942627v1</w:t>
+                <w:t xml:space="preserve">hal-01960471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Population Structure of Leishmania infantum from Southeastern France: Evaluation Using Multi-Locus Microsatellite Typing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Leishmania pathogenesis in mice : experimental considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Pratlong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004303. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1413-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881676v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Genetic Structuring of Leishmania major in Tunisia by Microsatellite Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania and clinical applications: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihène Bettaieb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amor Zaatour</w:t>
+                <w:t xml:space="preserve">Srikanth Aluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004017⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2015016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358510v1</w:t>
+                <w:t xml:space="preserve">hal-02401600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania infantum isolates in monitored Leishmania/HIV coinfected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliana Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-015-0989-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania and clinical applications: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal Genetic Structuring of Leishmania major in Tunisia by Microsatellite Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Ghawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikanth Aluru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+                <w:t xml:space="preserve">Amor Zaatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.16. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.e0004017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2015016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401600v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of natural infection in hedgehogs with Leishmania major, a possible reservoir of zoonotic cutaneous leishmaniasis in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mozo-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,363 +4047,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted population structure and reproductive strategy in Leishmania donovani complex in one Sudanese village.</w:t>
+                <w:t xml:space="preserve">Reproductive strategies and population structure in Leishmania: substantial amount of sex in Leishmania Viannia guyanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry de Meeûs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Bernard Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Le Falher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bucheton</w:t>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001448⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (15), pp.3116-3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05162.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00691457v1</w:t>
+                <w:t xml:space="preserve">hal-04589282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategies and population structure in Leishmania: substantial amount of sex in Leishmania Viannia guyanensis</w:t>
+                <w:t xml:space="preserve">Multifaceted population structure and reproductive strategy in Leishmania donovani complex in one Sudanese village.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couppié</w:t>
+                <w:t xml:space="preserve">Thierry de Meeûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05162.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (12), pp.e1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04589282v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00691457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical pleiomorphism in human leishmaniases, with special mention of asymptomatic infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,64 +4506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 181 (2-4), pp.325-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,90 +4622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Everything You Always Wanted to Know about Sex (but Were Afraid to Ask)” in Leishmania after Two Decades of Laboratory and Field Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kako Ouraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (8), pp.e1001004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5013,709 +5013,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Old World Leishmania spp. by specific polymerase chain reaction amplification of cysteine proteinase B genes and rapid dipstick detection</w:t>
+                <w:t xml:space="preserve">Development of species-specific PCR and PCR-restriction fragment length polymorphism assays for L. infantum/L. donovani discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Laurent</w:t>
+                <w:t xml:space="preserve">Mohammad Oshaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert van Der Auwera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Naseh Maleki Ravasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mertens</w:t>
+                <w:t xml:space="preserve">Ezat-Aldin Javadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilber Quispe-Tintaya</w:t>
+                <w:t xml:space="preserve">Yavar Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 63 (2), pp.173-181. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (1), pp.61-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032658v1</w:t>
+                <w:t xml:space="preserve">hal-03032656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme inbreeding in Leishmania braziliensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Old World Leishmania spp. by specific polymerase chain reaction amplification of cysteine proteinase B genes and rapid dipstick detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Meeus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Waleckx</w:t>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bermudez</w:t>
+                <w:t xml:space="preserve">Gert van Der Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilber Quispe-Tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0904420106⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032655v1</w:t>
+                <w:t xml:space="preserve">hal-03032658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phlebotomus perfiliewi transcaucasicus is circulating both Leishmania donovani and L. infantum in northwest Iran</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Extreme inbreeding in Leishmania braziliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezat-Aldin Javadian</w:t>
+                <w:t xml:space="preserve">T. de Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Waleckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yavar Rassi</w:t>
+                <w:t xml:space="preserve">H. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 123 (3), pp.218-225. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (25), pp.10224-10229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0904420106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032657v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of species-specific PCR and PCR-restriction fragment length polymorphism assays for L. infantum/L. donovani discrimination</w:t>
+                <w:t xml:space="preserve">Phlebotomus perfiliewi transcaucasicus is circulating both Leishmania donovani and L. infantum in northwest Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Oshaghi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Mohammad Ali Oshaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseh Maleki Ravasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezat-Aldin Javadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavar Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 122 (1), pp.61-65. </w:t>
+              <w:t xml:space="preserve">, 2009, 123 (3), pp.218-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032656v1</w:t>
+                <w:t xml:space="preserve">hal-03032657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERMANENT GENETIC RESOURCES: A set of 12 microsatellite loci for genetic studies of Leishmania braziliensis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphisms of cpb multicopy genes in the Leishmania (Leishmania) donovani complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (2), pp.351-353. </w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (2), pp.105-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01953.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032661v1</w:t>
+                <w:t xml:space="preserve">hal-03032659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania infantum: tuning digitonin fractionation for comparative proteomic of the mitochondrial protein content</w:t>
               </w:r>
@@ -5837,431 +5794,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms of cpb multicopy genes in the Leishmania (Leishmania) donovani complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERMANENT GENETIC RESOURCES: A set of 12 microsatellite loci for genetic studies of Leishmania braziliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Meeûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 102 (2), pp.105-106. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.351-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01953.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032659v1</w:t>
+                <w:t xml:space="preserve">hal-03032661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cpb copies within the Leishmania donovani complex: evolutionary interpretations and potential clinical implications in humans</w:t>
+                <w:t xml:space="preserve">A microculture technique for isolating live Leishmania parasites from peripheral blood of visceral leishmaniasis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bras-Gonçalves</w:t>
+                <w:t xml:space="preserve">R. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bañuls</w:t>
+                <w:t xml:space="preserve">B. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182006001600⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032664v1</w:t>
+                <w:t xml:space="preserve">hal-03032662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microculture technique for isolating live Leishmania parasites from peripheral blood of visceral leishmaniasis patients</w:t>
+                <w:t xml:space="preserve">Specific cpb copies within the Leishmania donovani complex: evolutionary interpretations and potential clinical implications in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.L. Banuls</w:t>
+                <w:t xml:space="preserve">R. Bras-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sundar</w:t>
+                <w:t xml:space="preserve">A. Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102 (3), pp.197-200. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (03), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2007.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182006001600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032662v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania infantum amastigotes resistant to nitric oxide cytotoxicity: Impact on in vitro parasite developmental cycle and metabolic enzyme activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Holzmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,64 +6333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific PCR assay for L. infantum/L. donovani discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (3), pp.241-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6449,90 +6449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorogenic Assay for Molecular Typing of the Leishmania donovani Complex: Taxonomic and Clinical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly wilber Quispe‐tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Decuypere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 192 (4), pp.685-692. </w:t>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Villarreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nirdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,64 +6713,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocking the curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6855,64 +6855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Telleria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6971,64 +6971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genetics and molecular diagnosis of Leishmania species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7100,51 +7100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimalist approach to the effects of density-dependent competition on insect life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Agnew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,333 +7198,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity and phylogenetic status of Leishmania (Leishmania) infantum zymodeme MON-1: epidemiological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visceral Leishmaniasis in a German Child Who Had Never Entered a Known Endemic Area: Case Report and Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003118200100871X⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (2), pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/318476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032683v1</w:t>
+                <w:t xml:space="preserve">hal-03032682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visceral Leishmaniasis in a German Child Who Had Never Entered a Known Endemic Area: Case Report and Review of the Literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Schonian</w:t>
+                <w:t xml:space="preserve">Genetic heterogeneity and phylogenetic status of Leishmania (Leishmania) infantum zymodeme MON-1: epidemiological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Banuls</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Tibayrenc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (5), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003118200100871X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/318476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology and evolutionary genetics of Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie HIDE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 29 (8), pp.1137-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7602,51 +7602,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leishmanioses: Biodiversité et Pathogénicité: Etude comparative des caractères génétiques du complexe Leishmania (Leishmania) donovani, agent de la leishmaniose viscérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires europeennes, pp.isbn: 978-6131548772, 2010, 978-6131548772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kamhawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bras-Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of infectious diseases : modern methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2007, Encyclopedia of infectious diseases : modern methodologies, </w:t>
@@ -7834,64 +7834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania and the Leishmaniases: A Parasite Genetic Update and Advances in Taxonomy, Epidemiology and Pathogenicity in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8107,51 +8107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotharith Bory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)47351-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Officer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokleaph Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57318-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyamfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimyeun Oeurn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santy Ky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.06.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Legueult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leonard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03929961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivandet Tong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.16153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Heng Pheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerl&#233;guer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S289907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Bastola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Shrestha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Lamsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Prajapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2019.101991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ghawar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bettaieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Yazidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-8731.1000163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Sanou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00147-16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainack Dione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diedhiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.02.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1413-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Pratlong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004303" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Bettaieb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toumi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Zaatour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Tom&#225;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Riera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Montoya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0989-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Aluru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mozo-Le&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.03.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Falher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05162.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLF2P3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arevalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2011.03640.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3PRZJQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kako Ouraga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucheton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bassanganam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rougeron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mee&#251;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waleckx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dereure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000776" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6A667FEDC3F811E0291C7C2E245FF871013D058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Auwera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mertens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilber Quispe-Tintaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meeus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bermudez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904420106" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032657v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Oshaghi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseh Maleki Ravasan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezat-Aldin Javadian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavar Rassi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.07.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oshaghi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.01.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01953.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFGR2LBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032660v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritleng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brizard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monte-Allegre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1062-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHJMDVDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.09.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD12C2A18E86404EDC2C646638D1FBCBE0B5E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bras-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;uls" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001600" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94D90F1F229A3F39F134BD81F9063B10F412AB1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2007.04.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J40ZP3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lemesre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.03.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MJ5S68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032665v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2006.10.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVNSKWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly&#160;wilber Quispe&#8208;tintaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Decuypere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432077" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villarreal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nird&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.7.2701-2709.2005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.10.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM5MJC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.05.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4MCVLH0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-9203(02)90045-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3F4Z30NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidobre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2002.00430.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibayrenc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118200100871X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2648B9ED6410133EC6FC96170B01463972FE22E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032682v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogdan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schonian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Banuls" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/318476" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00083-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDLXR11-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461131v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461149v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamhawi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bras-Goncalves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(06)64001-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotharith Bory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)47351-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyamfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokleaph Cheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Meng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimyeun Oeurn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Officer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57318-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Legueult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leonard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santy Ky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.06.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03929961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivandet Tong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.16153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Heng Pheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerl&#233;guer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S289907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Bastola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Shrestha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Lamsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Prajapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2019.101991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ghawar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bettaieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Yazidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-8731.1000163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Pratlong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Sanou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00147-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainack Dione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diedhiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1413-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Aluru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Tom&#225;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Montoya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0989-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358510v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Bettaieb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toumi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Zaatour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mozo-Le&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.03.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05162.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLF2P3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Falher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001448" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arevalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2011.03640.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3PRZJQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kako Ouraga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucheton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bassanganam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rougeron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mee&#251;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waleckx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dereure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000776" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6A667FEDC3F811E0291C7C2E245FF871013D058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oshaghi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseh Maleki Ravasan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezat-Aldin Javadian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavar Rassi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.01.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Auwera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mertens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilber Quispe-Tintaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meeus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bermudez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904420106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Oshaghi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.07.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.09.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD12C2A18E86404EDC2C646638D1FBCBE0B5E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032660v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritleng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brizard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monte-Allegre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1062-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHJMDVDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01953.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFGR2LBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2007.04.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J40ZP3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bras-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;uls" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001600" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94D90F1F229A3F39F134BD81F9063B10F412AB1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lemesre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.03.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MJ5S68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032665v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2006.10.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVNSKWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly&#160;wilber Quispe&#8208;tintaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Decuypere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432077" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villarreal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nird&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.7.2701-2709.2005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.10.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM5MJC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.05.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4MCVLH0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-9203(02)90045-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3F4Z30NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidobre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2002.00430.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032682v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schonian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Banuls" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/318476" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibayrenc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118200100871X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2648B9ED6410133EC6FC96170B01463972FE22E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00083-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDLXR11-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461131v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461149v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamhawi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bras-Goncalves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(06)64001-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>