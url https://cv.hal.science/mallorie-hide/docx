--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of diphtheria in Antananarivo, Madagascar and Cambodia</w:t>
+                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Campana</w:t>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Noel</w:t>
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Harimanana</w:t>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
+                <w:t xml:space="preserve">Rina Chea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.ofaf091. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977191v1</w:t>
+                <w:t xml:space="preserve">hal-05067532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélioïdose</w:t>
               </w:r>
@@ -266,933 +266,933 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotharith Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EM Consulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1166-8598(25)47351-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Macrolide-Resistant Mutations in Bordetella pertussis in Antananarivo (Madagascar) and Cambodia During the Last Pertussis Cycle Before the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samrach Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ofid/ofaf566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05292311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Seroprevalence of diphtheria in Antananarivo, Madagascar and Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Gaelle Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Chea</w:t>
+                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ofaf091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067532v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genomic insights into anthropozoonotic tuberculosis in captive sun bears (Helarctos malayanus) and an Asiatic black bear (Ursus thibetanus) in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Officer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiha Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kimly Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57318-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515831v1</w:t>
+                <w:t xml:space="preserve">hal-04557300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of clinical Burkholderia pseudomallei isolates from Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gyamfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
+                <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda Meng</w:t>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimyeun Oeurn</w:t>
+                <w:t xml:space="preserve">Kimly Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (11), pp.e0012652. </w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933502v1</w:t>
+                <w:t xml:space="preserve">hal-04515831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into anthropozoonotic tuberculosis in captive sun bears (Helarctos malayanus) and an Asiatic black bear (Ursus thibetanus) in Cambodia</w:t>
+                <w:t xml:space="preserve">Multilocus sequence typing of clinical Burkholderia pseudomallei isolates from Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsty Officer</w:t>
+                <w:t xml:space="preserve">Emmanuel Gyamfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Walker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
+                <w:t xml:space="preserve">Soda Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiha Heng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Kimyeun Oeurn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.7343. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (11), pp.e0012652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57318-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557300v1</w:t>
+                <w:t xml:space="preserve">hal-04933502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Colistin resistance in ESBL- and Carbapenemase-producing Escherichia coli and Klebsiella pneumoniae clinical isolates in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soda Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dauga</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Santy Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.236-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2024.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583636v1</w:t>
+                <w:t xml:space="preserve">hal-04675726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Leishmania infantum infection in dogs and dog owners in an endemic area in southeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,191 +1276,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin resistance in ESBL- and Carbapenemase-producing Escherichia coli and Klebsiella pneumoniae clinical isolates in Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Santy Ky</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.236-244. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2024.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675726v1</w:t>
+                <w:t xml:space="preserve">hal-04583636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,90 +1537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-toxigenic Corynebacterium diphtheriae in hallux ulceration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Badell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soda Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivandet Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1671,103 +1671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Second-Line Anti-TB Drugs in Cambodia: A Phenotypic and Genetic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok Heng Pheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kerléguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 14, pp.1089-1104. </w:t>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (1), pp.106203. </w:t>
@@ -2067,563 +2067,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal carriage of extended-spectrum β-lactamase-producing Enterobacteriaceae in hospital and community settings in Chad</w:t>
+                <w:t xml:space="preserve">Spread of NDM-5 and OXA-181 Carbapenemase-Producing Escherichia coli in Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-019-0626-z⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00646-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401677v1</w:t>
+                <w:t xml:space="preserve">hal-02567121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of NDM-5 and OXA-181 Carbapenemase-Producing Escherichia coli in Chad</w:t>
+                <w:t xml:space="preserve">Fecal carriage of extended-spectrum β-lactamase-producing Enterobacteriaceae in hospital and community settings in Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00646-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13756-019-0626-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567121v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence and characterization of extended-spectrum ß-lactamase producing Enterobacteriaceae in Chadian hospitals</w:t>
+                <w:t xml:space="preserve">Smear Microscopy Complements Xpert MTB/RIF When Considering Nontuberculous Mycobacterial Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-3838-1⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 200 (8), pp.1072-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201905-0965LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401650v1</w:t>
+                <w:t xml:space="preserve">hal-03127362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smear Microscopy Complements Xpert MTB/RIF When Considering Nontuberculous Mycobacterial Infections</w:t>
+                <w:t xml:space="preserve">High prevalence and characterization of extended-spectrum ß-lactamase producing Enterobacteriaceae in Chadian hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 200 (8), pp.1072-1073. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201905-0965LE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-3838-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127362v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence of interspecific genetic exchange by multi-locus microsatellite typing between Leishmania Killicki and Leishmania Major in a mixed focus of cutaneous Leishmaniasis in Southeast Tunisia</w:t>
               </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Ghawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,1125 +2737,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Population Structure of Leishmania infantum from Southeastern France: Evaluation Using Multi-Locus Microsatellite Typing</w:t>
+                <w:t xml:space="preserve">Study of Leishmania pathogenesis in mice : experimental considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pomares</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004303⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1413-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881676v1</w:t>
+                <w:t xml:space="preserve">hal-01942627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Description of IncX3 Plasmids Carrying bla OXA-181 in Escherichia coli Clinical Isolates in Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First insights into the genetic diversity and origin of Leishmania infantum in Mont Rolland (Thiès region, Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mainack Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouzinbi</w:t>
+                <w:t xml:space="preserve">Bruno Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00147-16⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.412-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877048v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights into the genetic diversity and origin of Leishmania infantum in Mont Rolland (Thiès region, Senegal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bucheton</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971703v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">First Description of IncX3 Plasmids Carrying bla OXA-181 in Escherichia coli Clinical Isolates in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamoudou Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.3240 - 3242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00147-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960471v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Leishmania pathogenesis in mice : experimental considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Diversity and Population Structure of Leishmania infantum from Southeastern France: Evaluation Using Multi-Locus Microsatellite Typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.144. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1413-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942627v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania and clinical applications: a review</w:t>
+                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania infantum isolates in monitored Leishmania/HIV coinfected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikanth Aluru</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2015016⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-015-0989-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401600v1</w:t>
+                <w:t xml:space="preserve">hal-02401727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania infantum isolates in monitored Leishmania/HIV coinfected patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Riera</w:t>
+                <w:t xml:space="preserve">Spatio-temporal Genetic Structuring of Leishmania major in Tunisia by Microsatellite Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Montoya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+                <w:t xml:space="preserve">Jihène Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Ghawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Zaatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-015-0989-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.e0004017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401727v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Genetic Structuring of Leishmania major in Tunisia by Microsatellite Analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania and clinical applications: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Zaatour</w:t>
+                <w:t xml:space="preserve">Srikanth Aluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (8), pp.e0004017. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2015016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358510v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of natural infection in hedgehogs with Leishmania major, a possible reservoir of zoonotic cutaneous leishmaniasis in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mozo-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,363 +4047,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategies and population structure in Leishmania: substantial amount of sex in Leishmania Viannia guyanensis</w:t>
+                <w:t xml:space="preserve">Multifaceted population structure and reproductive strategy in Leishmania donovani complex in one Sudanese village.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Carme</w:t>
+                <w:t xml:space="preserve">Thierry de Meeûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couppié</w:t>
+                <w:t xml:space="preserve">Georges Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05162.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (12), pp.e1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589282v1</w:t>
+                <w:t xml:space="preserve">inserm-00691457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted population structure and reproductive strategy in Leishmania donovani complex in one Sudanese village.</w:t>
+                <w:t xml:space="preserve">Reproductive strategies and population structure in Leishmania: substantial amount of sex in Leishmania Viannia guyanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry de Meeûs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bucheton</w:t>
+                <w:t xml:space="preserve">Pierre Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (15), pp.3116-3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05162.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00691457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical pleiomorphism in human leishmaniases, with special mention of asymptomatic infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,64 +4506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 181 (2-4), pp.325-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,90 +4622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Everything You Always Wanted to Know about Sex (but Were Afraid to Ask)” in Leishmania after Two Decades of Laboratory and Field Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kako Ouraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (8), pp.e1001004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4837,2748 +4837,2760 @@
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (14-15), pp.1219-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A battery of 12 microsatellite markers for genetic analysis of the Leishmania ( Viannia ) guyanensis complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Waleckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 137 (13), pp.1879-1884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182010000776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of species-specific PCR and PCR-restriction fragment length polymorphism assays for L. infantum/L. donovani discrimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Old World Leishmania spp. by specific polymerase chain reaction amplification of cysteine proteinase B genes and rapid dipstick detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naseh Maleki Ravasan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert van Der Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yavar Rassi</w:t>
+                <w:t xml:space="preserve">Pascal Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilber Quispe-Tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.01.015⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032656v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Old World Leishmania spp. by specific polymerase chain reaction amplification of cysteine proteinase B genes and rapid dipstick detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Laurent</w:t>
+                <w:t xml:space="preserve">Extreme inbreeding in Leishmania braziliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert van Der Auwera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">T. de Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Waleckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mertens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilber Quispe-Tintaya</w:t>
+                <w:t xml:space="preserve">H. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (25), pp.10224-10229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0904420106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032658v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme inbreeding in Leishmania braziliensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Rougeron</w:t>
+                <w:t xml:space="preserve">Phlebotomus perfiliewi transcaucasicus is circulating both Leishmania donovani and L. infantum in northwest Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Oshaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Meeus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Waleckx</w:t>
+                <w:t xml:space="preserve">Naseh Maleki Ravasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bermudez</w:t>
+                <w:t xml:space="preserve">Ezat-Aldin Javadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yavar Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0904420106⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (3), pp.218-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032655v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phlebotomus perfiliewi transcaucasicus is circulating both Leishmania donovani and L. infantum in northwest Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Development of species-specific PCR and PCR-restriction fragment length polymorphism assays for L. infantum/L. donovani discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oshaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseh Maleki Ravasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezat-Aldin Javadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavar Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 123 (3), pp.218-225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 122 (1), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032657v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms of cpb multicopy genes in the Leishmania (Leishmania) donovani complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERMANENT GENETIC RESOURCES: A set of 12 microsatellite loci for genetic studies of Leishmania braziliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Meeûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.351-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01953.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.09.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03032659v1</w:t>
+                <w:t xml:space="preserve">hal-03032661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania infantum: tuning digitonin fractionation for comparative proteomic of the mitochondrial protein content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monte-Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (4), pp.989-992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-008-1062-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERMANENT GENETIC RESOURCES: A set of 12 microsatellite loci for genetic studies of Leishmania braziliensis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphisms of cpb multicopy genes in the Leishmania (Leishmania) donovani complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (2), pp.105-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01953.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03032661v1</w:t>
+                <w:t xml:space="preserve">hal-03032659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microculture technique for isolating live Leishmania parasites from peripheral blood of visceral leishmaniasis patients</w:t>
+                <w:t xml:space="preserve">Specific cpb copies within the Leishmania donovani complex: evolutionary interpretations and potential clinical implications in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.L. Banuls</w:t>
+                <w:t xml:space="preserve">R. Bras-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sundar</w:t>
+                <w:t xml:space="preserve">A. Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102 (3), pp.197-200. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (03), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2007.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182006001600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032662v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cpb copies within the Leishmania donovani complex: evolutionary interpretations and potential clinical implications in humans</w:t>
+                <w:t xml:space="preserve">A microculture technique for isolating live Leishmania parasites from peripheral blood of visceral leishmaniasis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bras-Gonçalves</w:t>
+                <w:t xml:space="preserve">R. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bañuls</w:t>
+                <w:t xml:space="preserve">B. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182006001600⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032664v1</w:t>
+                <w:t xml:space="preserve">hal-03032662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania infantum amastigotes resistant to nitric oxide cytotoxicity: Impact on in vitro parasite developmental cycle and metabolic enzyme activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Holzmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Lemesre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.187-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific PCR assay for L. infantum/L. donovani discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (3), pp.241-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2006.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorogenic Assay for Molecular Typing of the Leishmania donovani Complex: Taxonomic and Clinical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly wilber Quispe‐tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Decuypere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 192 (4), pp.685-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/432077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression in benznidazole-resistant Trypanosoma cruzi parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Villarreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nirdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (7), pp.2701-2709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.49.7.2701-2709.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocking the curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (12), pp.534-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2004.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predominant clonal evolution leads to a close parity between gene expression profiles and subspecific phylogeny in Trypanosoma cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Telleria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 137 (1), pp.133-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2004.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genetics and molecular diagnosis of Leishmania species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96, pp.S9-S13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0035-9203(02)90045-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimalist approach to the effects of density-dependent competition on insect life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Agnew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (4), pp.396-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2311.2002.00430.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visceral Leishmaniasis in a German Child Who Had Never Entered a Known Endemic Area: Case Report and Review of the Literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bogdan</w:t>
+                <w:t xml:space="preserve">Genetic heterogeneity and phylogenetic status of Leishmania (Leishmania) infantum zymodeme MON-1: epidemiological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Schonian</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Tibayrenc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/318476⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (5), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003118200100871X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032682v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity and phylogenetic status of Leishmania (Leishmania) infantum zymodeme MON-1: epidemiological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visceral Leishmaniasis in a German Child Who Had Never Entered a Known Endemic Area: Case Report and Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003118200100871X⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (2), pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/318476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03032683v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology and evolutionary genetics of Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie HIDE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 29 (8), pp.1137-1147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(99)00083-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7588,95 +7600,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leishmanioses: Biodiversité et Pathogénicité: Etude comparative des caractères génétiques du complexe Leishmania (Leishmania) donovani, agent de la leishmaniose viscérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires europeennes, pp.isbn: 978-6131548772, 2010, 978-6131548772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7686,281 +7698,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopedia of Infectious Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie HIDE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kamhawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bras-Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of infectious diseases : modern methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2007, Encyclopedia of infectious diseases : modern methodologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470114209.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania and the Leishmaniases: A Parasite Genetic Update and Advances in Taxonomy, Epidemiology and Pathogenicity in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN PARASITOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-458, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0065-308X(06)64001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8107,51 +8119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotharith Bory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)47351-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyamfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokleaph Cheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Meng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimyeun Oeurn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Officer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57318-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Legueult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leonard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santy Ky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.06.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03929961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivandet Tong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.16153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Heng Pheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerl&#233;guer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S289907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Bastola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Shrestha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Lamsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Prajapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2019.101991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ghawar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bettaieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Yazidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-8731.1000163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Pratlong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Sanou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00147-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainack Dione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diedhiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1413-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Aluru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Tom&#225;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Montoya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0989-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358510v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Bettaieb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toumi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Zaatour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mozo-Le&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.03.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05162.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLF2P3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Falher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001448" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arevalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2011.03640.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3PRZJQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kako Ouraga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucheton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bassanganam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rougeron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mee&#251;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waleckx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dereure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000776" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6A667FEDC3F811E0291C7C2E245FF871013D058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oshaghi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseh Maleki Ravasan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezat-Aldin Javadian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavar Rassi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.01.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Auwera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mertens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilber Quispe-Tintaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meeus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bermudez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904420106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Oshaghi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.07.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.09.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD12C2A18E86404EDC2C646638D1FBCBE0B5E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032660v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritleng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brizard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monte-Allegre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1062-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHJMDVDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01953.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFGR2LBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2007.04.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J40ZP3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bras-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;uls" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001600" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94D90F1F229A3F39F134BD81F9063B10F412AB1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lemesre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.03.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MJ5S68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032665v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2006.10.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVNSKWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly&#160;wilber Quispe&#8208;tintaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Decuypere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432077" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villarreal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nird&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.7.2701-2709.2005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.10.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM5MJC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.05.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4MCVLH0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-9203(02)90045-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3F4Z30NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidobre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2002.00430.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032682v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schonian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Banuls" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/318476" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibayrenc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118200100871X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2648B9ED6410133EC6FC96170B01463972FE22E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00083-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDLXR11-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461131v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461149v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamhawi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bras-Goncalves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(06)64001-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotharith Bory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)47351-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Officer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokleaph Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57318-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyamfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimyeun Oeurn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santy Ky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.06.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Legueult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leonard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03929961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivandet Tong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.16153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Heng Pheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerl&#233;guer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S289907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Bastola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Shrestha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Lamsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Prajapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2019.101991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ghawar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bettaieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Yazidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-8731.1000163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1413-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainack Dione" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diedhiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Sanou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00147-16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Pratlong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004303" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Tom&#225;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Riera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Montoya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0989-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Bettaieb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toumi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Zaatour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Aluru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mozo-Le&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.03.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Falher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05162.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLF2P3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arevalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2011.03640.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3PRZJQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kako Ouraga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucheton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bassanganam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0WCHRSZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rougeron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mee&#251;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waleckx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dereure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000776" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6A667FEDC3F811E0291C7C2E245FF871013D058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Auwera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mertens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilber Quispe-Tintaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032655v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meeus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bermudez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904420106" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Oshaghi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseh Maleki Ravasan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezat-Aldin Javadian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavar Rassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.07.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oshaghi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.01.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01953.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFGR2LBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritleng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brizard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monte-Allegre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1062-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHJMDVDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032659v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.09.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD12C2A18E86404EDC2C646638D1FBCBE0B5E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032664v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bras-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;uls" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001600" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94D90F1F229A3F39F134BD81F9063B10F412AB1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2007.04.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J40ZP3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lemesre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.03.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MJ5S68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032665v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2006.10.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVNSKWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032668v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly&#160;wilber Quispe&#8208;tintaya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Decuypere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432077" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villarreal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nird&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.7.2701-2709.2005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.10.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM5MJC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032669v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.05.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4MCVLH0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-9203(02)90045-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3F4Z30NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidobre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2002.00430.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibayrenc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118200100871X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2648B9ED6410133EC6FC96170B01463972FE22E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogdan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schonian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Banuls" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/318476" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00083-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDLXR11-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamhawi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bras-Goncalves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(06)64001-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>