--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -100,533 +100,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
+                <w:t xml:space="preserve">Seroprevalence of diphtheria in Antananarivo, Madagascar and Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Florence Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+                <w:t xml:space="preserve">Gaelle Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Chea</w:t>
+                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ofaf091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067532v1</w:t>
+                <w:t xml:space="preserve">hal-04977191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélioïdose</w:t>
+                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotharith Bory</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EM Consulte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1166-8598(25)47351-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067567v1</w:t>
+                <w:t xml:space="preserve">hal-05067532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Macrolide-Resistant Mutations in Bordetella pertussis in Antananarivo (Madagascar) and Cambodia During the Last Pertussis Cycle Before the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Rajabizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samrach Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (10), pp.ofaf566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ofid/ofaf566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05292311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of diphtheria in Antananarivo, Madagascar and Cambodia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélioïdose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Harimanana</w:t>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lala Rafetrarivony</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sotharith Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.ofaf091. </w:t>
+              <w:t xml:space="preserve">EM Consulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1166-8598(25)47351-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977191v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into anthropozoonotic tuberculosis in captive sun bears (Helarctos malayanus) and an Asiatic black bear (Ursus thibetanus) in Cambodia</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiha Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.7343. </w:t>
@@ -740,459 +740,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilocus sequence typing of clinical Burkholderia pseudomallei isolates from Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Emmanuel Gyamfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sony Yean</w:t>
+                <w:t xml:space="preserve">Soda Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimhuor Suor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kimly Heng</w:t>
+                <w:t xml:space="preserve">Kimyeun Oeurn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (11), pp.e0012652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515831v1</w:t>
+                <w:t xml:space="preserve">hal-04933502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of clinical Burkholderia pseudomallei isolates from Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gyamfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
+                <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda Meng</w:t>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimyeun Oeurn</w:t>
+                <w:t xml:space="preserve">Kimly Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (11), pp.e0012652. </w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933502v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin resistance in ESBL- and Carbapenemase-producing Escherichia coli and Klebsiella pneumoniae clinical isolates in Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Santy Ky</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.236-244. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2024.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675726v1</w:t>
+                <w:t xml:space="preserve">hal-04583636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Leishmania infantum infection in dogs and dog owners in an endemic area in southeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,191 +1276,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Colistin resistance in ESBL- and Carbapenemase-producing Escherichia coli and Klebsiella pneumoniae clinical isolates in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soda Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dauga</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Santy Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.236-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2024.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583636v1</w:t>
+                <w:t xml:space="preserve">hal-04675726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,90 +1537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-toxigenic Corynebacterium diphtheriae in hallux ulceration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Badell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soda Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivandet Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1684,90 +1684,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Second-Line Anti-TB Drugs in Cambodia: A Phenotypic and Genetic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokleaph Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok Heng Pheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kerléguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 14, pp.1089-1104. </w:t>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (1), pp.106203. </w:t>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Ghawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,1125 +2737,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Leishmania pathogenesis in mice : experimental considerations</w:t>
+                <w:t xml:space="preserve">Genetic Diversity and Population Structure of Leishmania infantum from Southeastern France: Evaluation Using Multi-Locus Microsatellite Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1413-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942627v1</w:t>
+                <w:t xml:space="preserve">hal-01881676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insights into the genetic diversity and origin of Leishmania infantum in Mont Rolland (Thiès region, Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mainack Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (6), pp.412-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of Leishmania pathogenesis in mice : experimental considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.578. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1413-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960471v1</w:t>
+                <w:t xml:space="preserve">hal-01942627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Description of IncX3 Plasmids Carrying bla OXA-181 in Escherichia coli Clinical Isolates in Burkina Faso</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamoudou Sanou</w:t>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Aberkane</w:t>
+                <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouzinbi</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (5), pp.3240 - 3242. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00147-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877048v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Population Structure of Leishmania infantum from Southeastern France: Evaluation Using Multi-Locus Microsatellite Typing</w:t>
+                <w:t xml:space="preserve">First Description of IncX3 Plasmids Carrying bla OXA-181 in Escherichia coli Clinical Isolates in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pomares</w:t>
+                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Bañuls</w:t>
+                <w:t xml:space="preserve">Mahamoudou Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+                <w:t xml:space="preserve">Salim Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Pratlong</w:t>
+                <w:t xml:space="preserve">Nicolas Bouzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004303. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.3240 - 3242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00147-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881676v1</w:t>
+                <w:t xml:space="preserve">hal-01877048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania infantum isolates in monitored Leishmania/HIV coinfected patients</w:t>
+                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania and clinical applications: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Srikanth Aluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-015-0989-9⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2015016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401727v1</w:t>
+                <w:t xml:space="preserve">hal-02401600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Genetic Structuring of Leishmania major in Tunisia by Microsatellite Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Harrabi</w:t>
+                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania infantum isolates in monitored Leishmania/HIV coinfected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihène Bettaieb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amor Zaatour</w:t>
+                <w:t xml:space="preserve">Liliana Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004017⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-015-0989-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358510v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus microsatellite typing of Leishmania and clinical applications: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal Genetic Structuring of Leishmania major in Tunisia by Microsatellite Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Ghawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikanth Aluru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+                <w:t xml:space="preserve">Amor Zaatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.16. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.e0004017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2015016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401600v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of natural infection in hedgehogs with Leishmania major, a possible reservoir of zoonotic cutaneous leishmaniasis in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Míriam Tomás-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mozo-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,77 +4079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (12), pp.e1448. </w:t>
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive strategies and population structure in Leishmania: substantial amount of sex in Leishmania Viannia guyanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,77 +4333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical pleiomorphism in human leishmaniases, with special mention of asymptomatic infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 181 (2-4), pp.325-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,64 +4648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Meeûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kako Ouraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (8), pp.e1001004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5025,2572 +5025,2608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Old World Leishmania spp. by specific polymerase chain reaction amplification of cysteine proteinase B genes and rapid dipstick detection</w:t>
+                <w:t xml:space="preserve">Development of species-specific PCR and PCR-restriction fragment length polymorphism assays for L. infantum/L. donovani discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Laurent</w:t>
+                <w:t xml:space="preserve">Mohammad Oshaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert van Der Auwera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Naseh Maleki Ravasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mertens</w:t>
+                <w:t xml:space="preserve">Ezat-Aldin Javadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilber Quispe-Tintaya</w:t>
+                <w:t xml:space="preserve">Yavar Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 63 (2), pp.173-181. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (1), pp.61-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032658v1</w:t>
+                <w:t xml:space="preserve">hal-03032656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme inbreeding in Leishmania braziliensis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Old World Leishmania spp. by specific polymerase chain reaction amplification of cysteine proteinase B genes and rapid dipstick detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bermudez</w:t>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert van Der Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilber Quispe-Tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0904420106⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032655v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phlebotomus perfiliewi transcaucasicus is circulating both Leishmania donovani and L. infantum in northwest Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Oshaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseh Maleki Ravasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezat-Aldin Javadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavar Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 123 (3), pp.218-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of species-specific PCR and PCR-restriction fragment length polymorphism assays for L. infantum/L. donovani discrimination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yavar Rassi</w:t>
+                <w:t xml:space="preserve">Extreme inbreeding in Leishmania braziliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (25), pp.10224-10229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0904420106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.01.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032656v1</w:t>
+                <w:t xml:space="preserve">hal-03032655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERMANENT GENETIC RESOURCES: A set of 12 microsatellite loci for genetic studies of Leishmania braziliensis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphisms of cpb multicopy genes in the Leishmania (Leishmania) donovani complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01953.x⟩</w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (2), pp.105-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032661v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leishmania infantum: tuning digitonin fractionation for comparative proteomic of the mitochondrial protein content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERMANENT GENETIC RESOURCES: A set of 12 microsatellite loci for genetic studies of Leishmania braziliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Meeûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.351-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01953.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-008-1062-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032660v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms of cpb multicopy genes in the Leishmania (Leishmania) donovani complex</w:t>
+                <w:t xml:space="preserve">Leishmania infantum: tuning digitonin fractionation for comparative proteomic of the mitochondrial protein content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.L. Banuls</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritleng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monte-Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2007.09.013⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (4), pp.989-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-008-1062-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032659v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cpb copies within the Leishmania donovani complex: evolutionary interpretations and potential clinical implications in humans</w:t>
+                <w:t xml:space="preserve">A microculture technique for isolating live Leishmania parasites from peripheral blood of visceral leishmaniasis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bañuls</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2007.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182006001600⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03032664v1</w:t>
+                <w:t xml:space="preserve">hal-03032662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microculture technique for isolating live Leishmania parasites from peripheral blood of visceral leishmaniasis patients</w:t>
+                <w:t xml:space="preserve">Specific cpb copies within the Leishmania donovani complex: evolutionary interpretations and potential clinical implications in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Sundar</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bras-Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (03), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182006001600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2007.04.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03032662v1</w:t>
+                <w:t xml:space="preserve">hal-03032664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania infantum amastigotes resistant to nitric oxide cytotoxicity: Impact on in vitro parasite developmental cycle and metabolic enzyme activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Holzmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Lemesre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.187-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific PCR assay for L. infantum/L. donovani discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (3), pp.241-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actatropica.2006.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorogenic Assay for Molecular Typing of the Leishmania donovani Complex: Taxonomic and Clinical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly wilber Quispe‐tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Decuypere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 192 (4), pp.685-692. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/432077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression in benznidazole-resistant Trypanosoma cruzi parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Villarreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nirdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (7), pp.2701-2709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.49.7.2701-2709.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocking the curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (12), pp.534-536. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2004.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predominant clonal evolution leads to a close parity between gene expression profiles and subspecific phylogeny in Trypanosoma cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Telleria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 137 (1), pp.133-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2004.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genetics and molecular diagnosis of Leishmania species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96, pp.S9-S13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0035-9203(02)90045-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimalist approach to the effects of density-dependent competition on insect life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Agnew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (4), pp.396-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2311.2002.00430.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic heterogeneity and phylogenetic status of Leishmania (Leishmania) infantum zymodeme MON-1: epidemiological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (5), pp.425-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S003118200100871X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visceral Leishmaniasis in a German Child Who Had Never Entered a Known Endemic Area: Case Report and Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.302-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/318476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology and evolutionary genetics of Leishmania parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie HIDE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 29 (8), pp.1137-1147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0020-7519(99)00083-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7600,379 +7636,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leishmanioses: Biodiversité et Pathogénicité: Etude comparative des caractères génétiques du complexe Leishmania (Leishmania) donovani, agent de la leishmaniose viscérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires europeennes, pp.isbn: 978-6131548772, 2010, 978-6131548772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclopedia of Infectious Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sundar</w:t>
+                <w:t xml:space="preserve">Seroprevalence of Leishmania infantum in a rural area of Senegal: analysis of risk factors involved in transmission to humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massila Wagué Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of infectious diseases : modern methodologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seroprevalence of Leishmania infantum in a rural area of Senegal: analysis of risk factors involved in transmission to humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105 (6), Wiley, pp.333-340, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2011.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470114209.ch6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04461149v1</w:t>
+                <w:t xml:space="preserve">hal-04589271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Encyclopedia of Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie HIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamhawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bras-Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of infectious diseases : modern methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2007, Encyclopedia of infectious diseases : modern methodologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470114209.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leishmania and the Leishmaniases: A Parasite Genetic Update and Advances in Taxonomy, Epidemiology and Pathogenicity in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN PARASITOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-458, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0065-308X(06)64001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8119,51 +8301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotharith Bory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)47351-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Officer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokleaph Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57318-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyamfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimyeun Oeurn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santy Ky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.06.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Legueult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leonard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03929961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivandet Tong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.16153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Heng Pheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerl&#233;guer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S289907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Bastola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Shrestha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Lamsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Prajapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2019.101991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ghawar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bettaieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Yazidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-8731.1000163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1413-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainack Dione" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diedhiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Sanou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00147-16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Pratlong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004303" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Tom&#225;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Riera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Montoya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0989-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Bettaieb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toumi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Zaatour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Aluru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mozo-Le&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.03.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Falher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05162.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLF2P3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arevalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2011.03640.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3PRZJQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kako Ouraga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucheton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bassanganam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0WCHRSZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rougeron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mee&#251;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waleckx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dereure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000776" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6A667FEDC3F811E0291C7C2E245FF871013D058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Auwera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mertens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilber Quispe-Tintaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032655v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meeus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bermudez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904420106" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Oshaghi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseh Maleki Ravasan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezat-Aldin Javadian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavar Rassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.07.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oshaghi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.01.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01953.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFGR2LBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritleng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brizard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monte-Allegre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1062-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHJMDVDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032659v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.09.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD12C2A18E86404EDC2C646638D1FBCBE0B5E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032664v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bras-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;uls" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001600" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94D90F1F229A3F39F134BD81F9063B10F412AB1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2007.04.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J40ZP3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lemesre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.03.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MJ5S68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032665v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2006.10.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVNSKWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032668v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly&#160;wilber Quispe&#8208;tintaya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Decuypere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432077" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villarreal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nird&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.7.2701-2709.2005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.10.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM5MJC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032669v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.05.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4MCVLH0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-9203(02)90045-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3F4Z30NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidobre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2002.00430.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibayrenc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118200100871X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2648B9ED6410133EC6FC96170B01463972FE22E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogdan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schonian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Banuls" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/318476" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00083-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDLXR11-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamhawi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bras-Goncalves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(06)64001-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rajabizadeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rafetrarivony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05292311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrach Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotharith Bory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(25)47351-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Officer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokleaph Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57318-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyamfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Meng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimyeun Oeurn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Legueult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leonard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santy Ky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.06.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03929961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivandet Tong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.16153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Heng Pheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kerl&#233;guer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S289907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Bastola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Shrestha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Lamsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Prajapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2019.101991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ghawar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bettaieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Yazidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-8731.1000163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Pratlong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mainack Dione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diedhiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.02.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1413-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Sanou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzinbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00147-16" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Aluru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Tom&#225;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Montoya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0989-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358510v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Bettaieb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toumi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Zaatour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mozo-Le&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.03.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Falher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05162.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLF2P3Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arevalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2011.03640.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.04.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3PRZJQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kako Ouraga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucheton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bassanganam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0WCHRSZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rougeron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Mee&#251;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waleckx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dereure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010000776" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6A667FEDC3F811E0291C7C2E245FF871013D058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oshaghi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseh Maleki Ravasan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezat-Aldin Javadian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavar Rassi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.01.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HSHLX51-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032658v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Auwera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mertens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilber Quispe-Tintaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFHL9CM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032657v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Oshaghi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC5R0JB0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meeus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bermudez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904420106" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032659v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2007.09.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD12C2A18E86404EDC2C646638D1FBCBE0B5E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01953.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFGR2LBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritleng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brizard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monte-Allegre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1062-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHJMDVDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032662v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2007.04.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J40ZP3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bras-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;uls" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001600" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94D90F1F229A3F39F134BD81F9063B10F412AB1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lemesre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.03.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MJ5S68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2006.10.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVNSKWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly&#160;wilber Quispe&#8208;tintaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Decuypere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432077" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villarreal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nird&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.7.2701-2709.2005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032670v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.10.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLM5MJC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.05.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4MCVLH0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032671v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-9203(02)90045-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3F4Z30NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960690v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Agnew" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidobre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2002.00430.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032683v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibayrenc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118200100871X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2648B9ED6410133EC6FC96170B01463972FE22E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogdan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schonian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Banuls" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pratlong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/318476" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(99)00083-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDLXR11-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461131v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massila Wagu&#233; Senghor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Niang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2011.02.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB1H7QN5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamhawi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bras-Goncalves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(06)64001-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>