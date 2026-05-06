--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mallorie TOURBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mallorie-tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8024-6574</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123304296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214339504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138978889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hydroxytyrosol-β-cyclodextrin complexes in solution and in the solid state, a potential bioactive ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2018.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Apatite-Based Functional Nanoparticles as Promising Newcomers in Nanomedicine: Overview of 10 Years of Initiatory Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëla Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSOA journal of internal medicine &amp; primary healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 1 (n° 1), pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/IMPH-2493/100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stability of suspensions based on biomimetic apatites aimed at biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in wastewaters: Hazards, fate and remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Nanoparticle Separation from Water by Aggregation with AlCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.1853-1863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200672t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur le déploiement d’une Activité Scientifique Métier « Ingénieur Production »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas/solid synthesis of ozonized cyclodextrins and their application for extending the conservation period of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Volmerange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Visciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IOA-PAG Conference. International Ozone Association Pan American Group (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Las Végas, Nevada (NV), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la morphologie et de la taille des agglomérats lors du séchage par atomisation de nanoparticules de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mendez Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aguilar-Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un portail genie-des-procedes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Desmorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des particules fonctionnelles : Avancées et perspectives en procédés de production et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04761179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau composite oxydant, son procédé de préparation et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2414778. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et comportement de suspensions concentrées de nanoparticules sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INPT025G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04578987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mallorie TOURBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mallorie-tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8024-6574</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123304296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214339504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138978889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hydroxytyrosol-β-cyclodextrin complexes in solution and in the solid state, a potential bioactive ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2018.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Apatite-Based Functional Nanoparticles as Promising Newcomers in Nanomedicine: Overview of 10 Years of Initiatory Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëla Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSOA journal of internal medicine &amp; primary healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 1 (n° 1), pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/IMPH-2493/100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stability of suspensions based on biomimetic apatites aimed at biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in wastewaters: Hazards, fate and remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Nanoparticle Separation from Water by Aggregation with AlCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.1853-1863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200672t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur le déploiement d’une Activité Scientifique Métier « Ingénieur Production »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas/solid synthesis of ozonized cyclodextrins and their application for extending the conservation period of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Volmerange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Visciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IOA-PAG Conference. International Ozone Association Pan American Group (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Las Végas, Nevada (NV), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la morphologie et de la taille des agglomérats lors du séchage par atomisation de nanoparticules de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mendez Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aguilar-Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un portail genie-des-procedes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Desmorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des particules fonctionnelles : Avancées et perspectives en procédés de production et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04761179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau composite oxydant, son procédé de préparation et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2414778. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et comportement de suspensions concentrées de nanoparticules sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INPT025G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04578987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67CA5CD6"/>
+    <w:nsid w:val="495D198D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mallorie-tourbin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8024-6574" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123304296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214339504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138978889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/IMPH-2493/100001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mendez Gordillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04761179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04578987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT025G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mallorie-tourbin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8024-6574" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123304296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214339504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138978889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/IMPH-2493/100001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mendez Gordillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04761179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04578987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT025G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>