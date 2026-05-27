--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mallorie TOURBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mallorie-tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8024-6574</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123304296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214339504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138978889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hydroxytyrosol-β-cyclodextrin complexes in solution and in the solid state, a potential bioactive ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2018.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Apatite-Based Functional Nanoparticles as Promising Newcomers in Nanomedicine: Overview of 10 Years of Initiatory Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëla Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSOA journal of internal medicine &amp; primary healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 1 (n° 1), pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/IMPH-2493/100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stability of suspensions based on biomimetic apatites aimed at biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in wastewaters: Hazards, fate and remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Nanoparticle Separation from Water by Aggregation with AlCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.1853-1863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200672t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur le déploiement d’une Activité Scientifique Métier « Ingénieur Production »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas/solid synthesis of ozonized cyclodextrins and their application for extending the conservation period of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Volmerange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Visciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IOA-PAG Conference. International Ozone Association Pan American Group (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Las Végas, Nevada (NV), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la morphologie et de la taille des agglomérats lors du séchage par atomisation de nanoparticules de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mendez Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aguilar-Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un portail genie-des-procedes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Desmorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des particules fonctionnelles : Avancées et perspectives en procédés de production et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04761179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau composite oxydant, son procédé de préparation et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2414778. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et comportement de suspensions concentrées de nanoparticules sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INPT025G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04578987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mallorie TOURBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mallorie-tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8024-6574</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123304296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214339504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138978889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hydroxytyrosol-β-cyclodextrin complexes in solution and in the solid state, a potential bioactive ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2018.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Apatite-Based Functional Nanoparticles as Promising Newcomers in Nanomedicine: Overview of 10 Years of Initiatory Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëla Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSOA journal of internal medicine &amp; primary healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 1 (n° 1), pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/IMPH-2493/100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stability of suspensions based on biomimetic apatites aimed at biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Kattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in wastewaters: Hazards, fate and remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Nanoparticle Separation from Water by Aggregation with AlCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.1853-1863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200672t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur le déploiement d’une Activité Scientifique Métier « Ingénieur Production »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas/solid synthesis of ozonized cyclodextrins and their application for extending the conservation period of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Volmerange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Visciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IOA-PAG Conference. International Ozone Association Pan American Group (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Las Végas, Nevada (NV), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Délia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la morphologie et de la taille des agglomérats lors du séchage par atomisation de nanoparticules de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mendez Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Aguilar-Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un portail genie-des-procedes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Desmorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des particules fonctionnelles : Avancées et perspectives en procédés de production et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04761179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau composite oxydant, son procédé de préparation et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsi Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2414778. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et comportement de suspensions concentrées de nanoparticules sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INPT025G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04578987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="495D198D"/>
+    <w:nsid w:val="4DC84791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mallorie-tourbin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8024-6574" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123304296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214339504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138978889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/IMPH-2493/100001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mendez Gordillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04761179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04578987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT025G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mallorie-tourbin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8024-6574" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123304296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214339504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138978889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/IMPH-2493/100001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mendez Gordillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04761179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04578987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT025G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>