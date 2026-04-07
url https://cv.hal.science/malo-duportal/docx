--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Dissolution of Al- and Zn-Based Galvanic Anodes on the Composition of Calcareous Deposits</w:t>
+                <w:t xml:space="preserve">Electrochemical processes occurring on previously cathodically polarized AISI 316L stainless steel electrodes during emersion in marine atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Batisse</w:t>
+                <w:t xml:space="preserve">Romane Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Edouard</w:t>
+                <w:t xml:space="preserve">Anne-Marie Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Meuriot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.145704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13061130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308620v1</w:t>
+                <w:t xml:space="preserve">hal-04981361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical processes occurring on previously cathodically polarized AISI 316L stainless steel electrodes during emersion in marine atmosphere</w:t>
+                <w:t xml:space="preserve">Influence of the Dissolution of Al- and Zn-Based Galvanic Anodes on the Composition of Calcareous Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Palluet</w:t>
+                <w:t xml:space="preserve">Florent Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jeannin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malo Duportal</w:t>
+                <w:t xml:space="preserve">Céline Rémazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Grolleau</w:t>
+                <w:t xml:space="preserve">Alban Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Refait</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 515, pp.145704. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981361v1</w:t>
+                <w:t xml:space="preserve">hal-05308620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Point Defect Model to the Oscillatory Anodic Oxidation of Illuminated n-Type Silicon in the Presence of Fluoride Ions Using Electrochemical Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Tosolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -500,51 +500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-band Metasurface-Driven Surface-Enhanced Infrared Absorption Spectroscopy for Improved Characterization of in-Situ Electrochemical Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -630,51 +630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of SECM to detect a local electrolyte acidification due to the hydrogen flux desorption from a cathodic charged stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen uptake kinetics of cathodic polarized metals in aqueous electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cupertino-Malheiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Hageman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,51 +903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved In Situ Characterization of Electrochemical Interfaces Using Metasurface‐Driven Surface‐Enhanced IR Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo de Souza Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,370 +1018,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the implication of mobile hydrogen content on the surface reactivity of an austenitic stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Consequences of mobile and trapped hydrogen on the dissolution kinetics and pitting processes of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Feaugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139684⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 207, pp.110546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838007v1</w:t>
+                <w:t xml:space="preserve">hal-04484982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of mobile and trapped hydrogen on the dissolution kinetics and pitting processes of an austenitic stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the implication of mobile hydrogen content on the surface reactivity of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 207, pp.110546. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 403, pp.139684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484982v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of mobile and trapped hydrogen on the dissolution kinetics and pitting processes of an austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 207, pp.110546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838018v1</w:t>
@@ -1392,51 +1392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the diffusion coefficient and distribution of hydrogen in stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the diffusion coefficient and distribution of hydrogen in stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,64 +1697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Marine Biotechnology Conference IMBC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Marine Biotechnology Association, Jul 2025, Brest, France</w:t>
@@ -1783,51 +1783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual effect of bacteria on corrosion mechanisms of stainless steel and carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésor Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,51 +1908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of SECM to detect a local electrolyte acidification due to the hydrogen flux desorption from a cathodic charged 316LN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasurface-driven surface-enhanced infrared absorption spectroscopy for superior characterization of electrocatalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo S. Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of carbon dioxide reduction on gold using a nanophotonic-electrochemical platform for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a nanophotonic platform to improve the detection of an electrochemical reaction using surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of carbon dioxide reduction on gold using a nanophotonicelectrochemical platform for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen on corrosion behaviour of a 316LN stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,51 +2669,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CO2 reduction on Au and Pt using a nanophotonic-electrochemical platform for SEIRAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la concentration en hydrogène sur les processus de dissolution et de passivation d’un acier inoxydable austénitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de La Rochelle, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LAROS024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3066,51 +3066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05308620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duportal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Edouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Palluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tosolini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiehl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiteru Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Krischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad6a95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tittl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01592" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Trinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Savall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cupertino-Malheiros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hageman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Zafra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez-Pa&#241;eda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Souza Menezes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139684" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;sor Manta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ibbari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M. Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Menezes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A. Maier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Menezes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cort&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S. Menezes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tittl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03356122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Palluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duportal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05308620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Edouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tosolini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiehl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiteru Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Krischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad6a95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tittl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01592" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Trinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Savall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cupertino-Malheiros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hageman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Zafra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez-Pa&#241;eda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Souza Menezes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;sor Manta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ibbari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M. Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Menezes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A. Maier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Menezes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cort&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S. Menezes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tittl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03356122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>