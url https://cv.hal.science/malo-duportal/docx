--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -100,893 +100,893 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical processes occurring on previously cathodically polarized AISI 316L stainless steel electrodes during emersion in marine atmosphere</w:t>
+                <w:t xml:space="preserve">Influence of the Dissolution of Al- and Zn-Based Galvanic Anodes on the Composition of Calcareous Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Palluet</w:t>
+                <w:t xml:space="preserve">Florent Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jeannin</w:t>
+                <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Duportal</w:t>
+                <w:t xml:space="preserve">Céline Rémazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Grolleau</w:t>
+                <w:t xml:space="preserve">Alban Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Refait</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 515, pp.145704. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981361v1</w:t>
+                <w:t xml:space="preserve">hal-05308620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Dissolution of Al- and Zn-Based Galvanic Anodes on the Composition of Calcareous Deposits</w:t>
+                <w:t xml:space="preserve">Electrochemical processes occurring on previously cathodically polarized AISI 316L stainless steel electrodes during emersion in marine atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Batisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Romane Palluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Edouard</w:t>
+                <w:t xml:space="preserve">Anne-Marie Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Meuriot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.145704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13061130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308620v1</w:t>
+                <w:t xml:space="preserve">hal-04981361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Point Defect Model to the Oscillatory Anodic Oxidation of Illuminated n-Type Silicon in the Presence of Fluoride Ions Using Electrochemical Impedance Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrogen uptake kinetics of cathodic polarized metals in aqueous electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Cupertino-Malheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Wiehl</w:t>
+                <w:t xml:space="preserve">Tim Hageman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiteru Murakami</w:t>
+                <w:t xml:space="preserve">Alfredo Zafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Krischer</w:t>
+                <w:t xml:space="preserve">Emilio Martínez-Pañeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 171 (8), pp.086505. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.111959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad6a95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738370v1</w:t>
+                <w:t xml:space="preserve">hal-04738320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-band Metasurface-Driven Surface-Enhanced Infrared Absorption Spectroscopy for Improved Characterization of in-Situ Electrochemical Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of the Point Defect Model to the Oscillatory Anodic Oxidation of Illuminated n-Type Silicon in the Presence of Fluoride Ions Using Electrochemical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Berger</w:t>
+                <w:t xml:space="preserve">Anton Tosolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Maier</w:t>
+                <w:t xml:space="preserve">Juliane Wiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Tittl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Yukiteru Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Krischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01592⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (8), pp.086505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad6a95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738357v1</w:t>
+                <w:t xml:space="preserve">hal-04738370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of SECM to detect a local electrolyte acidification due to the hydrogen flux desorption from a cathodic charged stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.107812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2024.107812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen uptake kinetics of cathodic polarized metals in aqueous electrolytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-band Metasurface-Driven Surface-Enhanced Infrared Absorption Spectroscopy for Improved Characterization of in-Situ Electrochemical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Hageman</w:t>
+                <w:t xml:space="preserve">Luca Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Zafra</w:t>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Martínez-Pañeda</w:t>
+                <w:t xml:space="preserve">Andreas Tittl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Krischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 231, pp.111959. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.714-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738320v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved In Situ Characterization of Electrochemical Interfaces Using Metasurface‐Driven Surface‐Enhanced IR Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo de Souza Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (25), </w:t>
@@ -1018,370 +1018,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of mobile and trapped hydrogen on the dissolution kinetics and pitting processes of an austenitic stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the implication of mobile hydrogen content on the surface reactivity of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110546⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 403, pp.139684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484982v1</w:t>
+                <w:t xml:space="preserve">hal-03838007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the implication of mobile hydrogen content on the surface reactivity of an austenitic stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consequences of mobile and trapped hydrogen on the dissolution kinetics and pitting processes of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Feaugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 403, pp.139684. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 207, pp.110546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838007v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of mobile and trapped hydrogen on the dissolution kinetics and pitting processes of an austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 207, pp.110546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838018v1</w:t>
@@ -1392,90 +1392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the diffusion coefficient and distribution of hydrogen in stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+                <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186, pp.282-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,90 +1509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the diffusion coefficient and distribution of hydrogen in stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+                <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186, pp.282-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,64 +1697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Marine Biotechnology Conference IMBC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Marine Biotechnology Association, Jul 2025, Brest, France</w:t>
@@ -1783,51 +1783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual effect of bacteria on corrosion mechanisms of stainless steel and carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésor Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,103 +1908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of SECM to detect a local electrolyte acidification due to the hydrogen flux desorption from a cathodic charged 316LN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris palais des congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,51 +2042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasurface-driven surface-enhanced infrared absorption spectroscopy for superior characterization of electrocatalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo S. Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of carbon dioxide reduction on gold using a nanophotonic-electrochemical platform for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a nanophotonic platform to improve the detection of an electrochemical reaction using surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of carbon dioxide reduction on gold using a nanophotonicelectrochemical platform for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,90 +2529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen on corrosion behaviour of a 316LN stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCorr 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sévilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2669,51 +2669,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CO2 reduction on Au and Pt using a nanophotonic-electrochemical platform for SEIRAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la concentration en hydrogène sur les processus de dissolution et de passivation d’un acier inoxydable austénitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Duportal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de La Rochelle, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LAROS024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3066,51 +3066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Palluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duportal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05308620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Edouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tosolini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiehl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiteru Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Krischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad6a95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tittl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01592" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Trinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Savall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cupertino-Malheiros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hageman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Zafra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez-Pa&#241;eda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Souza Menezes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;sor Manta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ibbari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M. Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Menezes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A. Maier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Menezes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cort&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S. Menezes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tittl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03356122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05308620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duportal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Edouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Palluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cupertino-Malheiros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hageman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Zafra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez-Pa&#241;eda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tosolini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiehl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiteru Murakami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Krischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad6a95" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Trinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Savall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tittl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Souza Menezes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139684" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;sor Manta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ibbari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M. Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Menezes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A. Maier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Menezes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cort&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S. Menezes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tittl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03356122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>