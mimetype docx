--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -918,174 +918,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Innovation Good for European Workers? Beyond the Employment Destruction/Creation Effects, Technology Adoption Affects the Working Conditions of European Workers</w:t>
+                <w:t xml:space="preserve">La crise du Covid-19 en Europe, révélatrice des fragilités et des inégalités sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Knowledge Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282887v1</w:t>
+                <w:t xml:space="preserve">hal-04003089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du Covid-19 en Europe, révélatrice des fragilités et des inégalités sur le marché du travail</w:t>
+                <w:t xml:space="preserve">Is Innovation Good for European Workers? Beyond the Employment Destruction/Creation Effects, Technology Adoption Affects the Working Conditions of European Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Knowledge Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2386-2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13132-021-00819-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003089v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets des innovations sur l'emploi dans les entreprises françaises ?</w:t>
               </w:r>
@@ -1330,282 +1330,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité alimentaire et facteurs associés chez les étudiants universitaires dans une zone défavorisée sur le plan socioéconomique</w:t>
+                <w:t xml:space="preserve">Correlates of food insecurity among university students in a low socioeconomic area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association, Nov 2024, Lisbonne, Portugal. pp.ckae144.898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338543v1</w:t>
+                <w:t xml:space="preserve">hal-04849440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of food insecurity among university students in a low socioeconomic area</w:t>
+                <w:t xml:space="preserve">Insécurité alimentaire et facteurs associés chez les étudiants universitaires dans une zone défavorisée sur le plan socioéconomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04849440v1</w:t>
+                <w:t xml:space="preserve">hal-05338543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible working time arrangements and workers’ health: an analysis for France</w:t>
               </w:r>
@@ -2739,51 +2739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mofakhami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bour&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20277-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02870538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793920925806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Br&#233;bion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-021-00819-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02098380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03953817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720870v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nutarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180531v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966011v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Obersneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860338v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02524349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01E054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mofakhami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bour&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20277-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02870538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793920925806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Br&#233;bion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-021-00819-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02098380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.898" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03953817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720870v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nutarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180531v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966011v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Obersneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860338v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02524349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01E054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>