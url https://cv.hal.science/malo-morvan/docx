--- v0 (2026-04-02)
+++ v1 (2026-04-28)
@@ -521,51 +521,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -829,646 +829,742 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 182</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, N° 182 (182), pp.198-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.182.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une critique épistémologique et politique de la catégorie &amp;quot;langue</w:t>
+                <w:t xml:space="preserve">Altér(is)er la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Située, concernée, décalée, inspirée, dégagée, traversée, N° 10 (1), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agen.010.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183686v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Étude récréative et sérieuse&amp;quot; de Vincent Roudaut, un hérétique du celtisme au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Pour une critique épistémologique et politique de la catégorie &amp;quot;langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Qu’apprend-on quand on apprend des langues ?, 21, pp.85-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915742v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques malentendus au sujet de l'antispécisme</w:t>
+                <w:t xml:space="preserve">L’Étude récréative et sérieuse&amp;quot; de Vincent Roudaut, un hérétique du celtisme au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement Philosophique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (23), pp.199-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lbl.607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eph.694.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02275669v1</w:t>
+                <w:t xml:space="preserve">hal-02915742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue bretonne entre républicanisme et cléricalisme.</w:t>
+                <w:t xml:space="preserve">Quelques malentendus au sujet de l'antispécisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseignement Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.33-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eph.694.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01941297v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il être ancien pour être légitime ?</w:t>
+                <w:t xml:space="preserve">La langue bretonne entre républicanisme et cléricalisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lbl.298⟩</w:t>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01555286v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble dans la sentience, seuls dans la sentence</w:t>
+                <w:t xml:space="preserve">Faut-il être ancien pour être légitime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (21), pp.239-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lbl.298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493225v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La skrivadeg, une communion en paradoxes</w:t>
+                <w:t xml:space="preserve">Ensemble dans la sentience, seuls dans la sentence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La dictée, une pratique sociale emblématique, 26, pp.11-47</w:t>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Existe-t-il un seuil de l’humain ?, 21, pp.247 - 286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493232v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La skrivadeg, une communion en paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La dictée, une pratique sociale emblématique, 26, pp.11-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage d'un vocabulaire axiologique en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Politique et morale, 20, pp.97 - 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1478,288 +1574,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Académie, greffier du bon usage ?</w:t>
+                <w:t xml:space="preserve">Régimes d'origination&amp;quot; et &amp;quot;archéonymie&amp;quot; : des notions pour rendre compte de la resémantisation du terme &amp;quot;Celtes&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Dister; Sophie Piron. </w:t>
+              <w:t xml:space="preserve">Magali Coumert; Hélène Bouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours de référence sur la langue française</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoires de Bretagne 6. Quel Moyen-Âge ? La recherche en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du CRBC; CRBC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-354, 2019, Quel Moyen-Âge ? La recherche en questions, 979-10-92331-45-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15u1i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481228v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes d'origination&amp;quot; et &amp;quot;archéonymie&amp;quot; : des notions pour rendre compte de la resémantisation du terme &amp;quot;Celtes&amp;quot; ?</w:t>
+                <w:t xml:space="preserve">L'Académie, greffier du bon usage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magali Coumert; Hélène Bouget. </w:t>
+              <w:t xml:space="preserve">Anne Dister; Sophie Piron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires de Bretagne 6. Quel Moyen-Âge ? La recherche en questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les discours de référence sur la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Saint-Louis Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-309, 2019, 978-2-8028-0239-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pusl.26482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481267v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orthographe, un enjeu pour la cristallisation de l'identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Guilbert; Pascaline Lefort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-80, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.27932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommages à Jean Le Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1827,51 +2122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF390103"/>
+    <w:nsid w:val="C94C7CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2058,51 +2353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malo-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9913-8995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226835197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Morvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/classer-nos-manieres-de-parler-classer-les-gens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01941128v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ljg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ljc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159bk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.694.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pusl.usaintlouis.be/publications/les-discours-de-reference-sur-la-langue-francaise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc/menu/Editions+du+CRBC/Histoires_des_Bretagnes/Volume-n--6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malo-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9913-8995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226835197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Morvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/classer-nos-manieres-de-parler-classer-les-gens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01941128v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ljg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ljc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159bk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0198" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05574779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.694.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/crbc/3555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15u1i" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/26482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.26482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/27932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.27932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Calvez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>