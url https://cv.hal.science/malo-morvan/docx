--- v1 (2026-04-28)
+++ v2 (2026-05-25)
@@ -2122,51 +2122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C94C7CD1"/>
+    <w:nsid w:val="9EDCE300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>