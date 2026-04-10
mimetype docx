--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1127,263 +1127,263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.101-118</w:t>
+              <w:t xml:space="preserve">, 2014, pp.77-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330055v1</w:t>
+                <w:t xml:space="preserve">hal-01152409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité langagière au cœur des formations à visée d’insertion. Pour un développement conjoint des questionnements sociolinguistique et didactique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constituer des objets en outils d’enseignement dans la classe de langue : la partition invisible de l’action enseignante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330054v1</w:t>
+                <w:t xml:space="preserve">halshs-01330055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constituer des objets en outils d’enseignement dans la classe de langue : la partition invisible de l’action enseignante ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité langagière au cœur des formations à visée d’insertion. Pour un développement conjoint des questionnements sociolinguistique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.77-100</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152409v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et théâtralisation de catégorisations sociolinguistiques en discours, dans une séance de formation continue : La catégorie « jeune » en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,51 +1811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metodologías participativas en perspectiva de colonial: reflexiones epistemológicas a partir de experiencias multisituadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces, mobilités et éducation plurilingues; Eclairages d'Afrique et d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,51 +3030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces, mobilités et Éducation plurilingues. Éclairages d'Afrique ou d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,233 +3213,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner les langues aux enfants en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.231, 2014, 978-2-36013-240-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01099170v1</w:t>
+                <w:t xml:space="preserve">halshs-01074562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les langues aux enfants en contexte scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">pp.231, 2014, 978-2-36013-240-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01074562v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner aux publics faiblement lettrés : Savoirs académiques face aux savoirs d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,64 +3588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
@@ -4010,51 +4010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifie apprendre le français pour les mineurs non accompagnés suivis à la Protection judiciaire de la jeunesse ? Enjeux et contextualisation des questions langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Ferrec, Laurence; Véniard, Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et migration : perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.179-197., 2021</w:t>
@@ -4260,51 +4260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et apprentissages langagiers dans la formation à visée d'insertion sociale et professionnelle : Pour un chantier collaboratif entre acteurs de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4454,51 +4454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques plurilingues et défis contemporains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4940,51 +4940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5095,51 +5095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité linguistique et positionnements dans des interactions de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5519,51 +5519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition Mer Navires Avions – La traversée de la Méditerranée racontée par des jeunes exilés (Mathias Gardet coord., conception graphique Arnaud Miceli) / Escale « Traversées de jeunes exilé.es – Parcours en littérature contemporaine » (María de los Ángeles Hernández Gómez, Lila Ibrahim-Lamrous, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner aux publics faiblement lettrés - Savoirs académiques face aux savoirs d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,51 +6055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLURILINGUISME, MOBILITES ET APPRENTISSAGES - PluMA-MNA. De la complexité des ressources langagières en contexte à leur développement réfléchi en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hickel, Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2082FEB"/>
+    <w:nsid w:val="93CBA9B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malory-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-4965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096244267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193945586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014047580X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cardozo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Foutel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche-Dray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926497v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malory-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-4965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096244267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193945586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014047580X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cardozo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Foutel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche-Dray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926497v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>