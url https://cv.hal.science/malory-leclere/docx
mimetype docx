--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2502,51 +2502,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3494,206 +3494,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du langage en Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Temmar</w:t>
+                <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Lambert Lucas, 2014, 978-2-35935-096-8</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36013-263-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01113391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3703,51 +3615,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels supports d’enseignement en classe de français pour enfants ? Au-delà des manuels, une dimension mal connue de l’action enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3770,96 +3682,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leclère M.; Narcy-Combes J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les langues aux enfants en contexte scolaire : diversité des approches et outils d’enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riveneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Série Langues et perspectives didactiques, 978-2-36013-240-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire et à écrire à des adultes migrants : pour une approche actionnelle des apprentissages fondamentaux de la lecture-écriture en FLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3869,165 +3781,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruley, C. et Cadet, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner en contexte migratoire. Enjeux et pratiques de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2024, 9782875748027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b21443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cadres institutionnels aux réalités de la formation des Mineurs Non Accompagnés : Saisir la situation d'enseignement-apprentissage par l'analyse des positionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufour Sophie; Parpette Chantal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et pratiques langagières en français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires d'Artois, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifie apprendre le français pour les mineurs non accompagnés suivis à la Protection judiciaire de la jeunesse ? Enjeux et contextualisation des questions langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4047,73 +3959,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Ferrec, Laurence; Véniard, Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et migration : perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.179-197., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduites d'étayage dans une séquence de grammaire en UPE2A : les outils didactiques au coeur de la multimodalité des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4142,73 +4054,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allophonie. Inclusion et langues des enfants migrants à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2020, 978-2-35935-300-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles et points de bifurcation dans les activités de compréhension d’un texte littéraire : analyse de pratiques et exploration des potentialités pour la formation d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4224,73 +4136,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles dans l’enseignement des langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et apprentissages langagiers dans la formation à visée d'insertion sociale et professionnelle : Pour un chantier collaboratif entre acteurs de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4310,168 +4222,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Narcy-Combes, Marie-Françoise; Jeoffrion, Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERSPECTIVES PLURILINGUES EN EDUCATION ET FORMATION Des représentations aux dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la corporéité de l'action aux outils d'enseignement : étude de la matérialité de l'agir professoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L'enseignant et le chercheur au cœur des discours, des textes et des actions. Mélanges offerts à Francine Cicurel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve Editions, pp.213-232, 2017, 978-2-36013-381-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques plurilingues et défis contemporains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4504,73 +4416,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auzanneau, M; Bento, M; Leclère, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces, mobilités et éducation plurilingues : Éclairages d’Afrique ou d’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAC, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4599,73 +4511,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des approches et outils dans l’enseignement des langues aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4685,447 +4597,447 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leclère, M; Narcy-Combes, J.P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les langues aux enfants en contexte scolaire : diversité des approches et outils d’enseignement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissement et délimitation socio-interactionnelle de l’espace dans la formation à visée d’insertion : entre école, monde professionnel et « cité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galligani, S.; Wachs, S.; Weber, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École et langues. Des difficultés en contextes, Paris, Riveneuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve Editions, pp.159-182, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01330051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des caractéristiques situationnelles sur le processus d'enseignement/apprentissage dans des formations visant l'insertion sociale et professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadet, L; Goes, J.; Mangiante, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et intégration socioprofessionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des caractéristiques situationnelles sur le processus d'enseignement/apprentissage dans des formations visant l'insertion sociale et professionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadet, L., Goes, J., et Mangiante, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et intégration socioprofessionnelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.n.c., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierozak, I., Eloy, J.M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir : appliquer, s'impliquer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p. 227-232, 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.n.c., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927292v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir : appliquer, s'impliquer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.n.c., 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p. 227-232, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564002v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité linguistique et positionnements dans des interactions de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5141,361 +5053,361 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en œuvre des langues dans l'interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 219-239, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des corpus dans l'appréhension des modalités de construction du sens : l'exemple d'interactions exolingues franco-tamoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vergely, P. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 2èmes Journées d’Etudes Toulousaines en Sciences du Langage : Rôles et places des corpus en linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-204, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01330076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence d’un discours sur les pratiques langagières des jeunes dans le cadre d’interactions entre formateurs et jeunes en parcours d’insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique urbaine : parlers jeunes ici et là-bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2004, Espaces discursifs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir : appliquer, s’impliquer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et négociation identitaires dans les interactions verbales : L’exemple d’échanges exolingues franco-tamoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Identité(s)", Troisièmes Journées Scientifiques de la MSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.423-436, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01330078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5505,287 +5417,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition Mer Navires Avions – La traversée de la Méditerranée racontée par des jeunes exilés (Mathias Gardet coord., conception graphique Arnaud Miceli) / Escale « Traversées de jeunes exilé.es – Parcours en littérature contemporaine » (María de los Ángeles Hernández Gómez, Lila Ibrahim-Lamrous, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Gardet</w:t>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+                <w:t xml:space="preserve">Hickel, Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hickel, Françoise</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner aux publics faiblement lettrés - Savoirs académiques face aux savoirs d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5837,51 +5749,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01052483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5891,147 +5803,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carlo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francine Cicurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6041,117 +5953,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLURILINGUISME, MOBILITES ET APPRENTISSAGES - PluMA-MNA. De la complexité des ressources langagières en contexte à leur développement réfléchi en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hickel, Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENPJJ; CEPED - Paris Cité et IRD; DILTEC - Université Sorbonne Nouvelle; ICM. 2024, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04960878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6161,105 +6073,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arts de faire en classe de langue : Approche des contextes, interactions multimodales et formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Ecole Normale Supérieure (ENS) de Lyon, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05280026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6327,51 +6239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93CBA9B8"/>
+    <w:nsid w:val="8A48CB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malory-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-4965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096244267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193945586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014047580X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cardozo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Foutel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche-Dray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926497v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malory-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-4965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096244267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193945586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014047580X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cardozo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Foutel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche-Dray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926497v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>