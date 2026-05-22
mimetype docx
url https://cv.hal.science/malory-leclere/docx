--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2176,204 +2176,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire de formateur face aux catégories de l’illettrisme et de l’alphabétisation : décalages conceptuels et réalités de terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouvements de (dé)contextualisation dans la construction du sens : effets des moments explicatifs sur le développement de l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français dans la diversité : contextualisations, catégorisations et spécificités. Journée d’études du réseau Langues et Intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Journée d’études franco-brésilienne Sens en Interaction - Université Sorbonne Nouvelle-Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485103v1</w:t>
+                <w:t xml:space="preserve">halshs-01485107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de (dé)contextualisation dans la construction du sens : effets des moments explicatifs sur le développement de l'interaction didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation universitaire de formateur face aux catégories de l’illettrisme et de l’alphabétisation : décalages conceptuels et réalités de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études franco-brésilienne Sens en Interaction - Université Sorbonne Nouvelle-Paris 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Le français dans la diversité : contextualisations, catégorisations et spécificités. Journée d’études du réseau Langues et Intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485107v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de l’écrit à des publics faiblement lettrés : Premiers enseignements des entretiens auprès d’étudiants de Master 2 anciens et actuels</w:t>
               </w:r>
@@ -3213,351 +3213,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les langues aux enfants en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Enseigner aux publics faiblement lettrés : Savoirs académiques face aux savoirs d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">pp.231, 2014, 978-2-36013-240-9</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fregosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01074562v1</w:t>
+                <w:t xml:space="preserve">halshs-01485094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enseigner les langues aux enfants en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.231, 2014, 978-2-36013-240-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01099170v1</w:t>
+                <w:t xml:space="preserve">halshs-01074562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner aux publics faiblement lettrés : Savoirs académiques face aux savoirs d'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485094v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
@@ -4452,64 +4452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4846,182 +4846,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir : appliquer, s'impliquer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.n.c., 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p. 227-232, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564002v1</w:t>
+                <w:t xml:space="preserve">hal-00927292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierozak, I., Eloy, J.M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir : appliquer, s'impliquer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p. 227-232, 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.n.c., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927292v1</w:t>
+                <w:t xml:space="preserve">hal-00564002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité linguistique et positionnements dans des interactions de formation</w:t>
               </w:r>
@@ -5255,165 +5255,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
+                <w:t xml:space="preserve">Construction et négociation identitaires dans les interactions verbales : L’exemple d’échanges exolingues franco-tamoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervenir : appliquer, s’impliquer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2004</w:t>
+              <w:t xml:space="preserve">"Identité(s)", Troisièmes Journées Scientifiques de la MSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.423-436, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385125v1</w:t>
+                <w:t xml:space="preserve">halshs-01330078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et négociation identitaires dans les interactions verbales : L’exemple d’échanges exolingues franco-tamoul</w:t>
+                <w:t xml:space="preserve">L’enseignement/apprentissage du français dans la formation pour adultes : questionnements sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Identité(s)", Troisièmes Journées Scientifiques de la MSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.423-436, 2004</w:t>
+              <w:t xml:space="preserve">Intervenir : appliquer, s’impliquer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330078v1</w:t>
+                <w:t xml:space="preserve">hal-01385125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5693,64 +5693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fregosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,51 +5817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A48CB73"/>
+    <w:nsid w:val="0DD549B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6470,51 +6470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malory-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-4965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096244267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193945586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014047580X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cardozo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Foutel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche-Dray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926497v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/malory-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-4965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096244267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193945586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014047580X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cardozo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez Foutel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche-Dray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926497v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>