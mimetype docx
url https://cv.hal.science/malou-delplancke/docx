--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,1913 +66,2146 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la créativité en sciences : dialogue et bricolage conceptuels depuis la didactique des Sciences de la vie et de la Terre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création didactique et didactique de la création au service des apprentissages. Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Site Saint-Lô Université Caen Normandie, Apr 2026, Saint Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématisation en SVT et contribution à l’écologie politique : le cas des mégabassines et la conceptualisation des bassins versants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études. QSV – comparatisme et problématisation » Eduquer par construction de problèmes politiques, enjeux cognitifs et évaluatifs selon des approches transversales ou didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Nantes- Cren - Nantes Université, Feb 2026, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORMER DE FUTURS PROFESSEURS DES ÉCOLES POLYVALENTS AUX PROBLÈMES PERNICIEUX DE L’ANTHROPOCÈNE, REGARDS CROISÉS EN DIDACTIQUES DES SCIENCES ET DE LA LITTÉRATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QSV ET ÉDUCATION AU POLITIQUE : APPROCHES DIDACTIQUES ET TRANSVERSALES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cren Axe 5 - Inspé de Nantes - Nantes Université, Feb 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire le problème du changement climatique : Quels apports et quelles limites de la fresque du climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience d'une promenade sensible pour appréhender la corporéité dans l'activité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former de futur∙es professeur∙es des écoles polyvalent∙es : Quelles « solutions » pour (faire) problématiser l’enseignement des QSV dans une visée interdisciplinaire articulant didactiques des sciences et de la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème colloque du réseau Problema Bruxelles 24-27 mai 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage expérientiel en contexte universitaire : retour sur un dispositif éducatif de recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiser le changement climatique : quelles factualisations réalisées par des élèves de Terminale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19è colloque Problema : Faits, fake et problématisation à l'Ecole : enjeux didactique et sociopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer aux incertitudes climatiques : quels repères didactiques à partir de l'étude des conceptions des élèves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer pour un avenir incertain : les interactions science/société dans les programmes et manuels de SVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la SOPHIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former de futurs professeurs des écoles polyvalents aux problèmes pernicieux de l’Anthropocène dans une visée interdisciplinaire articulant didactiques des sciences et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hr8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fresque du climat pour former les enseignants à l’éducation au changement climatique : quelle éducation au politique possible ?</w:t>
+                <w:t xml:space="preserve">Curricular changes and disciplinary restructuring: the case of education for sustainable development and life and Earth sciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14b8a⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.179-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15cou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229648v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curricular changes and disciplinary restructuring: the case of education for sustainable development and life and Earth sciences.</w:t>
+                <w:t xml:space="preserve">La fresque du climat pour former les enseignants à l’éducation au changement climatique : quelle éducation au politique possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15cou⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523838v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former de futurs professeurs des écoles polyvalents aux problèmes pernicieux de l’Anthropocène dans une visée interdisciplinaire articulant didactiques des sciences et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hr8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer aux incertitudes climatiques : comment l’étude des conceptions des élèves peut-elle guider l’action éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (3), https://www.cairn.info/revue-phronesis-2024-3-page-50.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter pour apprendre dans l'Anthropocène : quand l'interdisciplinarité s'invite dans la formation universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, pp.169-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire le problème du changement climatique : potentialités et limites de la fresque du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, pp.163-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas d'instabilité disciplinaire : des Sciences Naturelles aux Sciences de la Vie et de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delplancke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards historiques sur l’influence de l’éducation au développement durable (EDD) sur les programmes de Sciences de la Vie et de la Terre (SVT) : quels apports pour la formation des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités et limites des curricula de SVT : quelles contributions des questions environnementales pour une éducation au politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.18529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des semis et des clones: Domestication de l’amandier (Prunus dulcis) à la frontière entre beldi (ici) et romi (ailleurs), Bni-Boufrah, Rif, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Supplément 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethnoecologie.3166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond-Like Coatings : Microstructural Evolution under Ion Beam Assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mijnarends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 05 (C1), pp.C1-179-C1-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1995121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253557v1</w:t>
-              </w:r>
-[...630 lines deleted...]
-                <w:t xml:space="preserve">hal-03390682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer aux incertitudes climatiques. Quels repères didactiques à partir de l’étude des conceptions des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Delplancke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pélissier; Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12èmes rencontres scientifiques… Actualité des recherches en didactique des sciences et des technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.207-221, 2024, Ardist</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2119,51 +2352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Delplancke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b8a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delplancke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04426882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Veen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mijnarends" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD2F9B87295C1E450848B0A831C0C9F89644B52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplancke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Delplancke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplancke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delplancke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b8a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04426882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0957" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Veen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mijnarends" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD2F9B87295C1E450848B0A831C0C9F89644B52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>